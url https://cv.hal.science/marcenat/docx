--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting High-Field and High-Pressure Superconductivity in UTe 2</w:t>
+                <w:t xml:space="preserve">Thermodynamics versus Coherence in Ultra Narrow Linewidth Optical Solid State Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vasina</w:t>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aoki</w:t>
+                <w:t xml:space="preserve">C Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miyake</w:t>
+                <w:t xml:space="preserve">D Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seyfarth</w:t>
+                <w:t xml:space="preserve">P. Goldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">M. Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (9), pp.096501. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.096501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2504.21422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976881v1</w:t>
+                <w:t xml:space="preserve">hal-05532104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Evidence for large thermodynamic signatures of in-gap fermionic quasiparticle states in a Kondo insulator</w:t>
+                <w:t xml:space="preserve">Connecting High-Field and High-Pressure Superconductivity in UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuo Yang</w:t>
+                <w:t xml:space="preserve">T. Vasina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marcenat</w:t>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunghoon Kim</w:t>
+                <w:t xml:space="preserve">A. Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shusaku Imajo</w:t>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoi Kimata</w:t>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.2216. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (9), pp.096501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57486-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.096501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990802v1</w:t>
+                <w:t xml:space="preserve">hal-04976881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics versus Coherence in Ultra Narrow Linewidth Optical Solid State Emitters</w:t>
+                <w:t xml:space="preserve">Nanosecond laser annealing: Impact on superconducting silicon on insulator monocrystalline epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Y. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Marcenat</w:t>
+                <w:t xml:space="preserve">J. Lábár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Serrano</w:t>
+                <w:t xml:space="preserve">S. Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goldner</w:t>
+                <w:t xml:space="preserve">B. Pécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hartman</w:t>
+                <w:t xml:space="preserve">R. Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126 (5), </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2504.21422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0231177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532104v1</w:t>
+                <w:t xml:space="preserve">hal-04823654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane angular dependence of superconducting gaps in FeSe probed by high-resolution specific heat measurements</w:t>
               </w:r>
@@ -770,4259 +770,4229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond laser annealing: Impact on superconducting silicon on insulator monocrystalline epilayers</w:t>
+                <w:t xml:space="preserve">Evidence for large thermodynamic signatures of in-gap fermionic quasiparticle states in a Kondo insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Baron</w:t>
+                <w:t xml:space="preserve">Zhuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lábár</w:t>
+                <w:t xml:space="preserve">Christophe Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lequien</w:t>
+                <w:t xml:space="preserve">Sunghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pécz</w:t>
+                <w:t xml:space="preserve">Shusaku Imajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Daubriac</w:t>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (12), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.7801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0231177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52017-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823654v1</w:t>
+                <w:t xml:space="preserve">hal-04702618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for large thermodynamic signatures of in-gap fermionic quasiparticle states in a Kondo insulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Motoi Kimata</w:t>
+                <w:t xml:space="preserve">Defect-induced weak collective pinning in superconducting YB 6 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Pribulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Marcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavomir Gabáni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Flachbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52017-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.045002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/aceeb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702618v1</w:t>
+                <w:t xml:space="preserve">hal-04180461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fauqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshihiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Shitaokoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.7006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42730-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-induced weak collective pinning in superconducting YB 6 crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karol Flachbart</w:t>
+                <w:t xml:space="preserve">Field-Induced Tuning of the Pairing State in a Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/aceeb7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180461v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Induced Tuning of the Pairing State in a Superconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Magnetically Hidden State on the Ground Floor of the Magnetic Devil’s Staircase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Matsuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (14), pp.147201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.147201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004371v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Hidden State on the Ground Floor of the Magnetic Devil’s Staircase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Nakamura</w:t>
+                <w:t xml:space="preserve">Specific Heat of the Kagome Antiferromagnet Herbertsmithite in High Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bernu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.147201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.011014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792420v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Heat of the Kagome Antiferromagnet Herbertsmithite in High Magnetic Fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bernu</w:t>
+                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Acosta Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vethaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011014⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.014004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548394v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide critical fluctuations of the field-induced phase transition in graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126, pp.106801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.106801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acosta Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vethaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.014004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal state specific heat in the cuprate superconductors La 2 − x Sr x CuO 4 and Bi 2 + y Sr 2 − x − y La x CuO 6 + δ near the critical point of the pseudogap phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Girod</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Imajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (21), pp.214506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.214506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Acosta Alba</w:t>
+                <w:t xml:space="preserve">Vortex-lattice melting and paramagnetic depairing in the nematic superconductor FeSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doussoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marcenat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Vethaak</w:t>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.033319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121810v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-lattice melting and paramagnetic depairing in the nematic superconductor FeSe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Demuer</w:t>
+                <w:t xml:space="preserve">High density of states in the pseudogap phase of the cuprate superconductor HgBa 2 CuO 4 + δ from low-temperature normal-state specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033319⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.014506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.014506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116332v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density of states in the pseudogap phase of the cuprate superconductor HgBa 2 CuO 4 + δ from low-temperature normal-state specific heat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic signatures of quantum criticality in cuprate superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Badoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.014506⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567 (7747), pp.218-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-0932-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537460v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic signatures of quantum criticality in cuprate superconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the quasiparticle spectral weight in FeSe on spectroscopic, magnetic, and thermodynamic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-0932-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (10), pp.104516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045288v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the quasiparticle spectral weight in FeSe on spectroscopic, magnetic, and thermodynamic properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-gap superconductivity in Mo8Ga41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Marcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Pribulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kopčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104516⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49846-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320721v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-gap superconductivity in Mo8Ga41</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavol Szabó</w:t>
+                <w:t xml:space="preserve">Unusual Interplay between Superconductivity and Field-Induced Charge Order in YBa 2 Cu 3 O y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vinograd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49846-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (16), pp.167002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.167002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116463v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Interplay between Superconductivity and Field-Induced Charge Order in YBa 2 Cu 3 O y</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Demuer</w:t>
+                <w:t xml:space="preserve">Phase diagram of boron-doped diamond revisited by thickness-dependent transport studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.167002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (16), pp.161301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005033v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and thermodynamic properties of CuxTiSe2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Medvecká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Komanický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (17), pp.174512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.174512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of boron-doped diamond revisited by thickness-dependent transport studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Proximity-induced superconductivity in all-silicon superconductor /normal-metal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.024503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348500v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity-induced superconductivity in all-silicon superconductor /normal-metal junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.024503⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 523, pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986248v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a transverse Meissner effect in CuxTiSe2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Medvecká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Šoltýs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Karapetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (10), pp.100501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Study of high-quality superconducting FeSe single crystals: crossover in electronic transport from a metallic to an activated regime above 350 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (10), pp.105009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/10/105009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327122v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon superconducting quantum interference device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (7), pp.072601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4928660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of high-quality superconducting FeSe single crystals: crossover in electronic transport from a metallic to an activated regime above 350 K</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Calorimetric determination of the magnetic phase diagram of underdoped ortho II YBa2Cu3O6.54 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Legendre</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/10/105009⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692088v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01731474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric determination of the magnetic phase diagram of underdoped ortho II YBa2Cu3O6.54 single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
+                <w:t xml:space="preserve">Entropy of the quantum soliton lattice and multiple magnetization steps in BiCu2PO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Mochidzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Terashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8927⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.060408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.060408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01731474v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex creep down to 0.3 K in superconducting Fe(Te,Se) single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cercellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (1), pp.014514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Immersion Laser Doping for superconducting nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 302, pp.209-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of the quantum soliton lattice and multiple magnetization steps in BiCu2PO6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albin Demuer</w:t>
+                <w:t xml:space="preserve">Thickness dependence of the superconducting critical temperature in heavily doped Si:B epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.060408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.060408⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.064508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.064508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367631v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence of the superconducting critical temperature in heavily doped Si:B epilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Superconducting properties of laser annealed implanted Si:B epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.064508⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.045009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/26/4/045009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957153v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting properties of laser annealed implanted Si:B epilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les semi-conducteurs supraconducteurs du groupe IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/26/4/045009⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.4-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201333004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853455v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les semi-conducteurs supraconducteurs du groupe IV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Precision global measurements of London penetration depth in FeTe0.58Se0.42</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.4-8. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88, pp.066501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201333004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.066501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070859v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of the physical properties in Ba(Fe,Ni)2As2 single crystals: Evidence for quantum fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lemberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hasselbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (21), pp.214506. </w:t>
@@ -5054,4807 +5024,4837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Precision global measurements of London penetration depth in FeTe0.58Se0.42</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals: Point-contact spectroscopy and specific-heat measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 88, pp.066501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.066501⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83, pp.104511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.104511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957156v1</w:t>
+                <w:t xml:space="preserve">hal-00957180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal fluctuations on the Nernst signal in superconducting (K,Ba)BiO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Piquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cercellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.094524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.094524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals: Point-contact spectroscopy and specific-heat measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effect of the isoelectronic substitution of Sb for As on the magnetic and structural properties of LaFe(As1−xSbx)O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.E Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83, pp.104511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.104511⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (10), pp.104523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.104523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957180v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the isoelectronic substitution of Sb for As on the magnetic and structural properties of LaFe(As1−xSbx)O</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">First-Order Transition in the Magnetic Vortex Matter in Superconducting MgB2 Tuned by Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.104523⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.047001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.047001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715047v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic phase diagram of Fe(Se0.5Te0.5) single crystals in fields up to 28 tesla</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+                <w:t xml:space="preserve">J. Kacmarcík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.184506. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 470, pp.S719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957183v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic substitution of boron and carbon in superconducting diamond epilayers grown by MPCVD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Achatz</w:t>
+                <w:t xml:space="preserve">Thermodynamic phase diagram of Fe(Se0.5Te0.5) single crystals in fields up to 28 tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Omnès</w:t>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ortega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vacik</w:t>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (7-9), pp.814-817. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.184506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00740945v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marcenat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 470, pp.S719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Isotopic substitution of boron and carbon in superconducting diamond epilayers grown by MPCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kacmarcík</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rodière</w:t>
+                <w:t xml:space="preserve">J. Vacik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7-9), pp.814-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957214v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC measurement of heat capacity and magnetocaloric effect for pulsed magnetic fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Low-temperature transition to a superconducting phase in boron-doped silicon films grown on (001)-oriented silicon wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.020501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.020501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3475155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957185v1</w:t>
+                <w:t xml:space="preserve">hal-00739727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Superconducting Transition in Boron Doped Silicon Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Specific heat measurements of a superconducting NbS2 single crystal in an external magnetic field: Energy gap structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.014518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.118.1026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957197v1</w:t>
+                <w:t xml:space="preserve">hal-00957187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific heat measurements of a superconducting NbS2 single crystal in an external magnetic field: Energy gap structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">AC measurement of heat capacity and magnetocaloric effect for pulsed magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Jaime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.104902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3475155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957187v1</w:t>
+                <w:t xml:space="preserve">hal-00957185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature transition to a superconducting phase in boron-doped silicon films grown on (001)-oriented silicon wafers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The Superconducting Transition in Boron Doped Silicon Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kociniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacmarcik J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Prudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.020501⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (5), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.118.1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739727v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subkelvin tunneling spectroscopy showing Bardeen-Cooper-Schrieffer superconductivity in heavily boron-doped silicon epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dahlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kociniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (14), pp.140505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.140505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Gap Superconductivity in 2H-NbS(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 118 (5), pp.1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Transition in the Magnetic Vortex Matter in Superconducting MgB2 Tuned by Disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">s-wave superconductivity probed by measuring magnetic penetration depth and lower critical field of MgCNi3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Konczykowski</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.047001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (22), pp.220508(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.220508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957170v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature transport in highly boron-doped nanocrystalline diamond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Specific heat of superconducting MgCNi3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raoul Piquerel</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.201203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150, pp.052087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/150/5/052087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760974v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting energy gap in MgCNi single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Szabó</w:t>
+                <w:t xml:space="preserve">Low-temperature transport in highly boron-doped nanocrystalline diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Samuely</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Wojciech Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Piquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (12), pp.3011. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (20), pp.201203(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.201203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00588623v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in highly boron-doped nanocrystalline diamond films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Superconducting energy gap in MgCNi single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (12), pp.3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200982233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760940v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting group-IV semiconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in highly boron-doped nanocrystalline diamond films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Piquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT2425⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206, pp.1978-1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200982233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761020v1</w:t>
+                <w:t xml:space="preserve">hal-00760940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific heat of superconducting MgCNi3 single crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Superconducting group-IV semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT2425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/150/5/052087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957681v1</w:t>
+                <w:t xml:space="preserve">hal-00761020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper and lower critical magnetic fields of superconducting NdFeAsO1−xFx single crystals studied by Hall-probe magnetization and specific heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.020508(R). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly dissimilar vortex-liquid regimes in single-crystalline NdFeAs(O,F) and (Ba,K)Fe2As2: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (1), pp.014515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-wave superconductivity probed by measuring magnetic penetration depth and lower critical field of MgCNi3 single crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">AC Microcalorimetry of Superconducting MgCNi3 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (22), pp.220508(R). </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (1), pp.363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.220508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.113.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771734v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Microcalorimetry of Superconducting MgCNi3 Single Crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Doping-induced metal-insulator transition in aluminum-doped 4H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.113.363⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.072103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2885081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957227v1</w:t>
+                <w:t xml:space="preserve">hal-00761033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping-induced metal-insulator transition in aluminum-doped 4H silicon carbide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Highly doped Si and Ge formed by GILD (gas immersion laser doping); from GILD to superconducting silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tran Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2885081⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 517, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.08.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761033v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly doped Si and Ge formed by GILD (gas immersion laser doping); from GILD to superconducting silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Dubois</w:t>
+                <w:t xml:space="preserve">Doping-induced anisotropic lattice strain in homoepitaxial heavily boron-doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wojewoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.08.073⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00761044v1</w:t>
+                <w:t xml:space="preserve">hal-00761467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping-induced anisotropic lattice strain in homoepitaxial heavily boron-doped diamond</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (12), pp.3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761467v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Field and angular dependence of the Sommerfeld coefficient in Al-doped MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.180502(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.180502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00957680v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-insulator transition and superconductivity in boron-doped diamond</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of a heavy-ion-irradiated superconductor: The zero-field transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Wallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2007.2151⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.100501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761435v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of a heavy-ion-irradiated superconductor: The zero-field transition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Metal-to-insulator transition and superconductivity in boron-doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sacépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mats Wallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100501⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 366, pp.267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2007.2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137237v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-insulator transition and superconductivity in boron-doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.165313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.165313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Sommerfeld Coefficient in Magnesium Diboride Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (13), pp.137001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.137001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and angular dependence of the Sommerfeld coefficient in Al-doped MgB2 single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of Al doping on the critical fields and gap values in magnesium diboride single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. S. Park</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.180502(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.180502⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.224528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.224528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957174v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field dependence of the coherence length and penetration depth of MgB2 single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tunneling Spectroscopy and Vortex Imaging in Boron-Doped Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sacépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.184513⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.097006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.097006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957192v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Spectroscopy and Vortex Imaging in Boron-Doped Diamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sacépé</w:t>
+                <w:t xml:space="preserve">Magnetic field dependence of the coherence length and penetration depth of MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chapelier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Z. Holanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.097006. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.184513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.097006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.184513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957724v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in doped cubic silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 444, pp.465-468. </w:t>
@@ -9898,1154 +9898,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al doping on the critical fields and gap values in magnesium diboride single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of the vortex liquid in heavy-ion-irradiated superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Konczykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fruchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.224528. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 72 (214504), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957685v1</w:t>
+                <w:t xml:space="preserve">halshs-00007721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the vortex liquid in heavy-ion-irradiated superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis J. van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Konczykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis J. van Der Beek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Fruchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brusettii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.214504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.214504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of the vortex liquid in heavy-ion-irradiated superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical barriers and lower critical field in MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Der Beek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">R. Brusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (214504), pp.1-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 70, pp.180504(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.180504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007721v1</w:t>
+                <w:t xml:space="preserve">hal-00957726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropies of the Lower and Upper Critical Fields in MgB2 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.057001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.057001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the Superconducting Transition Temperature on the Doping Level in Single-Crystalline Diamond Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cytermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.237005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.237005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.037005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.037005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-band effects in the angular dependence of Hc2 of MgB2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rydh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Welp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Koshelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.K Kwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.132503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta irradiation borosilicate glasses: the role of the mixed alkali effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.037005</w:t>
@@ -11068,554 +11068,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical barriers and lower critical field in MgB2 single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">Superconducting phase diagram of single crystal MgB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Welp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 387, pp.137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957726v1</w:t>
+                <w:t xml:space="preserve">hal-00957225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting transition and phase diagram of single-crystal MgB2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Karapetrov</w:t>
+                <w:t xml:space="preserve">Anisotropic Enhancement of Superconductivity in Heavy-Ion Irradiated KBa BiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.K. Kwok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G.W. Crabtree</w:t>
+                <w:t xml:space="preserve">L.M. Paulius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.012505⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.037004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.037004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957722v1</w:t>
+                <w:t xml:space="preserve">hal-00959096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Enhancement of Superconductivity in Heavy-Ion Irradiated KBa BiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. J. van Der Beek</w:t>
+                <w:t xml:space="preserve">Superconducting transition and phase diagram of single-crystal MgB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Welp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.037004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.012505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.012505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959096v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting phase diagram of single crystal MgB2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.W. Crabtree</w:t>
+                <w:t xml:space="preserve">Anisotropy of the upper critical field and critical current in single crystal MgB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.180502(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.180502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957225v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy of vortex cores on the border of the superconductor-to-insulator transition in an underdoped cuprate</w:t>
               </w:r>
@@ -11720,1068 +11720,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the upper critical field and critical current in single crystal MgB2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anomalous magnetic field dependence of the thermodynamic transition line in the isotropic superconductor (K,Ba)Bi03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Joumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.177201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957733v1</w:t>
+                <w:t xml:space="preserve">hal-00110713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous magnetic field dependence of the thermodynamic transition line in the isotropic superconductor (K,Ba)Bi03</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Anomalous Magnetic Field Dependence of the Thermodynamic Transition Line in the Isotropic Superconductor K,Ba BiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Sulpice</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.177201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 88, pp.177201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.177201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110713v1</w:t>
+                <w:t xml:space="preserve">hal-00959104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Magnetic Field Dependence of the Thermodynamic Transition Line in the Isotropic Superconductor K,Ba BiO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evidence for Two Superconducting Energy Gaps in MgB2 by Point-Contact Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.177201. </w:t>
+              <w:t xml:space="preserve">, 2001, 87, pp.137005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.177201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.137005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959104v1</w:t>
+                <w:t xml:space="preserve">hal-00959105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Two Superconducting Energy Gaps in MgB2 by Point-Contact Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Evidence for two superconducting energy gaps in MgB2 by point-contact spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.137005. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 87, pp.137005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959105v1</w:t>
+                <w:t xml:space="preserve">hal-00122051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for two superconducting energy gaps in MgB2 by point-contact spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RESONANCE MODEL FOR PAIR CORRELATIONS IN HEAVY FERMION SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-717-C8-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122051v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00228500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECIFIC HEAT OF (Ce, La) Ru2Si2 AT HIGH MAGNETIC FIELDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-759-C8-760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19888342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00228519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESONANCE MODEL FOR PAIR CORRELATIONS IN HEAVY FERMION SYSTEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Magnetic excitations of a Heisenberg spin glass : evidence for a gap in high magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Angélique Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Benoit</w:t>
+                <w:t xml:space="preserve">C. Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. de Goer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (12), pp.569-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyslet:019850046012056900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00232561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12791,1284 +12657,1284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topochemical reactions in iron silicides and nickelates : chemical bonding, 2D character, superconductivity and analogy with cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Demourgues</w:t>
+                <w:t xml:space="preserve">Hassan Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GdR MEETICC - "Matériaux, États ÉlecTroniques, Interactions et Couplages non-Conventionnels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de recherche MEETICC, May 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signature of quantum criticality in cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Michon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Int. Conference on Materials and Mechanisms of Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signature of quantum criticality in cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Michon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007270v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signature of quantum criticality in cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Michon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19th International Conference on Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007294v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic phase diagram of underdoped ortho-II YBaCuO in high magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Demuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research in High Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental approach to some electronic phase transitions in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shimpei Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German Workshop on tuning superconductivity in doped semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Gap Superconductivity in 2H-NbS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Czech and Slovak Conference on Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Kosice, Slovakia. pp.1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al doping on the gap values in MgB2 single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
+                <w:t xml:space="preserve">Aluminum and carbon substitution in MgB2. Electron doping and scattering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Bud'Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Mat. and Mechanisms of Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.562</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957219v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum and carbon substitution in MgB2. Electron doping and scattering effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.L. Bud'Ko</w:t>
+                <w:t xml:space="preserve">Influence of Al doping on the gap values in MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Holanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Mat. and Mechanisms of Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.84</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957218v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the superconducting transition temperature on the doping level in single crystalline diamond films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cytermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14215,51 +14081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Imajo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57486-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Haghighirad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.184512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#225;b&#225;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daubriac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52017-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Marcin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Gab&#225;ni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Flachbart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aceeb7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imajo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsuyama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nomura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kihara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.147201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vethaak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abdc41" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440340v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girod" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214506" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doussoulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014506" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Badoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0932-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kop&#269;&#237;k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Szab&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49846-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vinograd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rydh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.167002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Duvauchelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Francheteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chiodi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928660" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Beauvois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grockowiak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duvauchelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36PKTBD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Kohama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochidzuki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Terashima" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.060408" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853455v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/4/045009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201333004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.052" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMRHFH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodiere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jaime" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475155" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacmarcik J." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.118.1026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquerel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020501" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735571v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pascal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.140505" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marlaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konczykowski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gajewski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.201203" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuely" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2008.06.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJVKVW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2425" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957681v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/150/5/052087" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957171v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020508" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014515" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.363" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;barre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Manh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.073" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7WKQJ58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761467v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojewoda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761435v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2151" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137237v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Wallin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kacmarcik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gustafsson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165313" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957174v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Park" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.180502" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Holanova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.184513" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957724v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957685v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224528" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957687v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J. van Der Beek" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusettii" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214504" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007721v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Der Beek" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959095v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.057001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959094v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbonnais" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.037005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957691v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Koshelev" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Kwok" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Crabtree" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brusetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078082v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.180504" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957722v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Kwok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.012505" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Paulius" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. van Der Beek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.037004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957225v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957733v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.180502" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110713v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959104v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.177201" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959105v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.137005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122051v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888342" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE1C70AB08E350743D18D6C9EF5DAFF902A6715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228500v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888325" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/900299BC6E24211DA97FD69D40269587ADFB5A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232561v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briggs" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzoumanian" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Goer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046012056900" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091ACB87525B8AE1960034E0CBC4CCB9949FBF5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704170v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007259v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girod" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Badoux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007270v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007294v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007305v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967956v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bousquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Ono" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957209v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Holanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957218v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angst" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bud'Ko" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#225;b&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daubriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Haghighirad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.184512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Imajo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52017-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Marcin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Gab&#225;ni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Flachbart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aceeb7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imajo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsuyama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nomura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kihara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.147201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vethaak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abdc41" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214506" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116332v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doussoulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Badoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0932-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kop&#269;&#237;k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Szab&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49846-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vinograd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rydh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.167002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348500v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Duvauchelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Francheteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chiodi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928660" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Beauvois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8927" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Kohama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochidzuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Terashima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.060408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014514" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grockowiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duvauchelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36PKTBD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/4/045009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201333004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094524" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marlaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konczykowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.052" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMRHFH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquerel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jaime" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475155" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957197v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacmarcik J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.118.1026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pascal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.140505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849339v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuely" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/150/5/052087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gajewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.201203" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2008.06.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJVKVW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2425" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020508" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014515" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.363" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885081" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761044v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;barre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Manh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.073" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7WKQJ58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojewoda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Park" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.180502" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Wallin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100501" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kacmarcik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gustafsson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165313" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224528" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957192v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Holanova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.184513" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Der Beek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957687v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J. van Der Beek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusettii" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214504" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957726v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brusetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.180504" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959095v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.057001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbonnais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.037005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957691v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welp" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Koshelev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Kwok" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Crabtree" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078101v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078082v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957225v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Kwok" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959096v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Paulius" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. van Der Beek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.037004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.012505" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957733v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.180502" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959104v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.177201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.137005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122051v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888325" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/900299BC6E24211DA97FD69D40269587ADFB5A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228519v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888342" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE1C70AB08E350743D18D6C9EF5DAFF902A6715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232561v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briggs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzoumanian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Goer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046012056900" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091ACB87525B8AE1960034E0CBC4CCB9949FBF5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007259v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Badoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007294v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bousquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Ono" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957209v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957218v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angst" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bud'Ko" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957219v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Holanova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>