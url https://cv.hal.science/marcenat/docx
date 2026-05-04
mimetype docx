--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-induced weak collective pinning in superconducting YB 6 crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Pribulová</w:t>
+                <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Marcin</w:t>
+                <w:t xml:space="preserve">Benoît Fauqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+                <w:t xml:space="preserve">Toshihiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavomir Gabáni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karol Flachbart</w:t>
+                <w:t xml:space="preserve">Takashi Shitaokoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/aceeb7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.7006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42730-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180461v1</w:t>
+                <w:t xml:space="preserve">hal-04678059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuo Yang</w:t>
+                <w:t xml:space="preserve">Defect-induced weak collective pinning in superconducting YB 6 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Pribulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Marcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fauqué</w:t>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Nomura</w:t>
+                <w:t xml:space="preserve">Slavomir Gabáni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Shitaokoshi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sunghoon Kim</w:t>
+                <w:t xml:space="preserve">Karol Flachbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.7006. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.045002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42730-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/aceeb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678059v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Induced Tuning of the Pairing State in a Superconductor</w:t>
               </w:r>
@@ -1574,1311 +1574,1311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Daubriac</w:t>
+                <w:t xml:space="preserve">Wide critical fluctuations of the field-induced phase transition in graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Acosta Alba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lequien</w:t>
+                <w:t xml:space="preserve">David Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vethaak</w:t>
+                <w:t xml:space="preserve">Alexandre Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.106801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.106801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121810v1</w:t>
+                <w:t xml:space="preserve">hal-03063972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide critical fluctuations of the field-induced phase transition in graphite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Leboeuf</w:t>
+                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaoui</w:t>
+                <w:t xml:space="preserve">P. Acosta Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+                <w:t xml:space="preserve">T. Vethaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.106801. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.014004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.106801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063972v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Daubriac</w:t>
+                <w:t xml:space="preserve">Normal state specific heat in the cuprate superconductors La 2 − x Sr x CuO 4 and Bi 2 + y Sr 2 − x − y La x CuO 6 + δ near the critical point of the pseudogap phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Acosta Alba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Vethaak</w:t>
+                <w:t xml:space="preserve">David Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (21), pp.214506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.214506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442429v1</w:t>
+                <w:t xml:space="preserve">hal-03440340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal state specific heat in the cuprate superconductors La 2 − x Sr x CuO 4 and Bi 2 + y Sr 2 − x − y La x CuO 6 + δ near the critical point of the pseudogap phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Imajo</w:t>
+                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daubriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Acosta Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vethaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.014004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.214506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03440340v1</w:t>
+                <w:t xml:space="preserve">hal-03121810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-lattice melting and paramagnetic depairing in the nematic superconductor FeSe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High density of states in the pseudogap phase of the cuprate superconductor HgBa 2 CuO 4 + δ from low-temperature normal-state specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hardy</w:t>
+                <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Doussoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Klein</w:t>
+                <w:t xml:space="preserve">A. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Demuer</w:t>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (3), pp.033319. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.014506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.014506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116332v1</w:t>
+                <w:t xml:space="preserve">hal-03537460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density of states in the pseudogap phase of the cuprate superconductor HgBa 2 CuO 4 + δ from low-temperature normal-state specific heat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex-lattice melting and paramagnetic depairing in the nematic superconductor FeSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doussoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Girod</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.014506. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.033319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.014506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537460v1</w:t>
+                <w:t xml:space="preserve">hal-03116332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic signatures of quantum criticality in cuprate superconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-gap superconductivity in Mo8Ga41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Marcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Pribulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Girod</w:t>
+                <w:t xml:space="preserve">Michal Kopčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Badoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Q. Ma</w:t>
+                <w:t xml:space="preserve">Pavol Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-0932-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49846-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045288v1</w:t>
+                <w:t xml:space="preserve">hal-03116463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the quasiparticle spectral weight in FeSe on spectroscopic, magnetic, and thermodynamic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Cercellier</w:t>
+                <w:t xml:space="preserve">Thermodynamic signatures of quantum criticality in cuprate superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rodière</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104516⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567 (7747), pp.218-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-0932-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320721v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-gap superconductivity in Mo8Ga41</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Kopčík</w:t>
+                <w:t xml:space="preserve">Influence of the quasiparticle spectral weight in FeSe on spectroscopic, magnetic, and thermodynamic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cercellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavol Szabó</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (10), pp.104516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49846-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.104516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116463v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual Interplay between Superconductivity and Field-Induced Charge Order in YBa 2 Cu 3 O y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vinograd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rydh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (16), pp.167002. </w:t>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Medvecká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Komanický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,295 +3308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of a transverse Meissner effect in CuxTiSe2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Medvecká</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Michon</w:t>
+                <w:t xml:space="preserve">V. Cambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marcus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+                <w:t xml:space="preserve">J. Šoltýs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.100501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327122v1</w:t>
+                <w:t xml:space="preserve">hal-01626157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a transverse Meissner effect in CuxTiSe2 single crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Šoltýs</w:t>
+                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Karapetrov</w:t>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (10), pp.100501. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 523, pp.19-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.100501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626157v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of high-quality superconducting FeSe single crystals: crossover in electronic transport from a metallic to an activated regime above 350 K</w:t>
               </w:r>
@@ -3863,77 +3863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric determination of the magnetic phase diagram of underdoped ortho II YBa2Cu3O6.54 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3978,437 +3978,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01731474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of the quantum soliton lattice and multiple magnetization steps in BiCu2PO6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex creep down to 0.3 K in superconducting Fe(Te,Se) single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
+                <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Mochidzuki</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.060408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.060408⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.014514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367631v1</w:t>
+                <w:t xml:space="preserve">hal-00956263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex creep down to 0.3 K in superconducting Fe(Te,Se) single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Gas Immersion Laser Doping for superconducting nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grockowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Grasland</w:t>
+                <w:t xml:space="preserve">F. Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cercellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (1), pp.014514. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 302, pp.209-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956263v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Immersion Laser Doping for superconducting nanodevices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropy of the quantum soliton lattice and multiple magnetization steps in BiCu2PO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Duvauchelle</w:t>
+                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fossard</w:t>
+                <w:t xml:space="preserve">Kenji Mochidzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lefloch</w:t>
+                <w:t xml:space="preserve">Taku Terashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.060408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.060408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02005046v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness dependence of the superconducting critical temperature in heavily doped Si:B epilayers</w:t>
               </w:r>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cercellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4786,533 +4786,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Precision global measurements of London penetration depth in FeTe0.58Se0.42</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling of the physical properties in Ba(Fe,Ni)2As2 single crystals: Evidence for quantum fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hasselbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 88, pp.066501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.066501⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957156v1</w:t>
+                <w:t xml:space="preserve">hal-00706546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of the physical properties in Ba(Fe,Ni)2As2 single crystals: Evidence for quantum fluctuations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Precision global measurements of London penetration depth in FeTe0.58Se0.42</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (21), pp.214506. </w:t>
+              <w:t xml:space="preserve">, 2012, 88, pp.066501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.066501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706546v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals: Point-contact spectroscopy and specific-heat measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of thermal fluctuations on the Nernst signal in superconducting (K,Ba)BiO3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kacmarcik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">Raoul Piquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Szabo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83, pp.104511. </w:t>
+              <w:t xml:space="preserve">, 2011, 83, pp.094524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.104511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.094524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957180v1</w:t>
+                <w:t xml:space="preserve">hal-00957182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal fluctuations on the Nernst signal in superconducting (K,Ba)BiO3 single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals: Point-contact spectroscopy and specific-heat measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83, pp.094524. </w:t>
+              <w:t xml:space="preserve">, 2011, 83, pp.104511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.094524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.104511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957182v1</w:t>
+                <w:t xml:space="preserve">hal-00957180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the isoelectronic substitution of Sb for As on the magnetic and structural properties of LaFe(As1−xSbx)O</w:t>
               </w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (10), pp.104523. </w:t>
@@ -5426,2647 +5426,2647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Transition in the Magnetic Vortex Matter in Superconducting MgB2 Tuned by Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marlaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Konczykowski</w:t>
+                <w:t xml:space="preserve">P. Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 470, pp.S719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.047001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957170v1</w:t>
+                <w:t xml:space="preserve">hal-00849336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic substitution of boron and carbon in superconducting diamond epilayers grown by MPCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kacmarcík</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Omnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rodière</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vacik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7-9), pp.814-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957214v1</w:t>
+                <w:t xml:space="preserve">hal-00740945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic phase diagram of Fe(Se0.5Te0.5) single crystals in fields up to 28 tesla</w:t>
+                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Lapertot</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184506⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 470, pp.S719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957183v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS(2)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Klein</w:t>
+                <w:t xml:space="preserve">Thermodynamic phase diagram of Fe(Se0.5Te0.5) single crystals in fields up to 28 tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rodiere</w:t>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.184506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849336v1</w:t>
+                <w:t xml:space="preserve">hal-00957183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic substitution of boron and carbon in superconducting diamond epilayers grown by MPCVD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Ortega</w:t>
+                <w:t xml:space="preserve">AC measurement of heat capacity and magnetocaloric effect for pulsed magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vacik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Jaime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (7-9), pp.814-817. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.104902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3475155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00740945v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature transition to a superconducting phase in boron-doped silicon films grown on (001)-oriented silicon wafers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Superconducting Transition in Boron Doped Silicon Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kociniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacmarcik J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Prudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.020501⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (5), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.118.1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739727v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific heat measurements of a superconducting NbS2 single crystal in an external magnetic field: Energy gap structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.014518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC measurement of heat capacity and magnetocaloric effect for pulsed magnetic fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-temperature transition to a superconducting phase in boron-doped silicon films grown on (001)-oriented silicon wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Jaime</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Prudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.104902. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.020501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3475155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.020501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957185v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Superconducting Transition in Boron Doped Silicon Films</w:t>
+                <w:t xml:space="preserve">Subkelvin tunneling spectroscopy showing Bardeen-Cooper-Schrieffer superconductivity in heavily boron-doped silicon epilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kociniewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Débarre</w:t>
+                <w:t xml:space="preserve">Franck Dahlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kociniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.118.1026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (14), pp.140505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.140505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957197v1</w:t>
+                <w:t xml:space="preserve">hal-00735571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subkelvin tunneling spectroscopy showing Bardeen-Cooper-Schrieffer superconductivity in heavily boron-doped silicon epilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Dahlem</w:t>
+                <w:t xml:space="preserve">Two-Gap Superconductivity in 2H-NbS(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kociniewski</w:t>
+                <w:t xml:space="preserve">M. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Pascal</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (5), pp.1024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735571v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Gap Superconductivity in 2H-NbS(2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+                <w:t xml:space="preserve">First-Order Transition in the Magnetic Vortex Matter in Superconducting MgB2 Tuned by Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Klein</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.047001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.047001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849339v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-wave superconductivity probed by measuring magnetic penetration depth and lower critical field of MgCNi3 single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+                <w:t xml:space="preserve">Superconducting group-IV semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.220508⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT2425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771734v1</w:t>
+                <w:t xml:space="preserve">hal-00761020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific heat of superconducting MgCNi3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150, pp.052087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/150/5/052087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature transport in highly boron-doped nanocrystalline diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Piquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (20), pp.201203(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.201203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting energy gap in MgCNi single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (12), pp.3011. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-insulator transition and superconductivity in highly boron-doped nanocrystalline diamond films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Piquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 206, pp.1978-1985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.200982233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting group-IV semiconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Chapelier</w:t>
+                <w:t xml:space="preserve">Upper and lower critical magnetic fields of superconducting NdFeAsO1−xFx single crystals studied by Hall-probe magnetization and specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konczykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT2425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.020508(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761020v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower critical magnetic fields of superconducting NdFeAsO1−xFx single crystals studied by Hall-probe magnetization and specific heat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">Strongly dissimilar vortex-liquid regimes in single-crystalline NdFeAs(O,F) and (Ba,K)Fe2As2: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Konczykowski</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79, pp.020508(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020508⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80 (1), pp.014515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957171v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly dissimilar vortex-liquid regimes in single-crystalline NdFeAs(O,F) and (Ba,K)Fe2As2: A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">s-wave superconductivity probed by measuring magnetic penetration depth and lower critical field of MgCNi3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (1), pp.014515. </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (22), pp.220508(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.220508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417705v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Microcalorimetry of Superconducting MgCNi3 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,90 +8130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping-induced metal-insulator transition in aluminum-doped 4H silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8423,77 +8423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping-induced anisotropic lattice strain in homoepitaxial heavily boron-doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wojewoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8544,1381 +8544,1381 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (12), pp.3011. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and angular dependence of the Sommerfeld coefficient in Al-doped MgB2 single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">Thermodynamics of a heavy-ion-irradiated superconductor: The zero-field transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. S. Park</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Wallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.180502(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.180502⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.100501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957174v1</w:t>
+                <w:t xml:space="preserve">hal-00137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of a heavy-ion-irradiated superconductor: The zero-field transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Brusetti</w:t>
+                <w:t xml:space="preserve">Metal-to-insulator transition and superconductivity in boron-doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sacépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mats Wallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.100501. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 366, pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2007.2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137237v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-to-insulator transition and superconductivity in boron-doped diamond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in boron-doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sacépé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Chapelier</w:t>
+                <w:t xml:space="preserve">Josef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2007.2151⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.165313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.165313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761435v1</w:t>
+                <w:t xml:space="preserve">hal-00165162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in boron-doped diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy of the Sommerfeld Coefficient in Magnesium Diboride Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josef Kacmarcik</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederik Gustafsson</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.165313⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (13), pp.137001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.137001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165162v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Sommerfeld Coefficient in Magnesium Diboride Single Crystals</w:t>
+                <w:t xml:space="preserve">Field and angular dependence of the Sommerfeld coefficient in Al-doped MgB2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98 (13), pp.137001. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.180502(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.137001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.180502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957175v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al doping on the critical fields and gap values in magnesium diboride single crystals</w:t>
+                <w:t xml:space="preserve">Magnetic field dependence of the coherence length and penetration depth of MgB2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Holanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.224528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.224528⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.184513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.184513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957685v1</w:t>
+                <w:t xml:space="preserve">hal-00957192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling Spectroscopy and Vortex Imaging in Boron-Doped Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sacépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.097006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.097006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field dependence of the coherence length and penetration depth of MgB2 single crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Holanova</w:t>
+                <w:t xml:space="preserve">Superconductivity in doped cubic silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.184513⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444, pp.465-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957192v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity in doped cubic silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+                <w:t xml:space="preserve">Influence of Al doping on the critical fields and gap values in magnesium diboride single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.224528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.224528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05340⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00115563v1</w:t>
+                <w:t xml:space="preserve">hal-00957685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the vortex liquid in heavy-ion-irradiated superconductors</w:t>
               </w:r>
@@ -9943,51 +9943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fruchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10157,1020 +10157,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical barriers and lower critical field in MgB2 single crystals</w:t>
+                <w:t xml:space="preserve">Anisotropies of the Lower and Upper Critical Fields in MgB2 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.180504⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.057001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.057001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957726v1</w:t>
+                <w:t xml:space="preserve">hal-00959095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropies of the Lower and Upper Critical Fields in MgB2 Single Crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Marcus</w:t>
+                <w:t xml:space="preserve">Dependence of the Superconducting Transition Temperature on the Doping Level in Single-Crystalline Diamond Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cytermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.057001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.057001⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 93, pp.237005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.237005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959095v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the Superconducting Transition Temperature on the Doping Level in Single-Crystalline Diamond Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+                <w:t xml:space="preserve">Direct Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cytermann</w:t>
+                <w:t xml:space="preserve">S. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93, pp.237005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.237005⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.037005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.037005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959093v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Marcus</w:t>
+                <w:t xml:space="preserve">Two-band effects in the angular dependence of Hc2 of MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bourbonnais</w:t>
+                <w:t xml:space="preserve">U. Welp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.132503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959094v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-band effects in the angular dependence of Hc2 of MgB2 single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.W. Crabtree</w:t>
+                <w:t xml:space="preserve">Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70, pp.132503</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.037005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957691v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta irradiation borosilicate glasses: the role of the mixed alkali effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Klein</w:t>
+                <w:t xml:space="preserve">Geometrical barriers and lower critical field in MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.180504(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.180504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078082v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting phase diagram of single crystal MgB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Welp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 387, pp.137</w:t>
@@ -11212,64 +11212,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Enhancement of Superconductivity in Heavy-Ion Irradiated KBa BiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Paulius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11333,103 +11333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting transition and phase diagram of single-crystal MgB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Welp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.012505. </w:t>
@@ -11480,64 +11480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the upper critical field and critical current in single crystal MgB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,77 +11726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous magnetic field dependence of the thermodynamic transition line in the isotropic superconductor (K,Ba)Bi03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,77 +11851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Magnetic Field Dependence of the Thermodynamic Transition Line in the Isotropic Superconductor K,Ba BiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11985,103 +11985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Two Superconducting Energy Gaps in MgB2 by Point-Contact Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.137005. </w:t>
@@ -12119,103 +12119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for two superconducting energy gaps in MgB2 by point-contact spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.137005</w:t>
@@ -12238,276 +12238,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESONANCE MODEL FOR PAIR CORRELATIONS IN HEAVY FERMION SYSTEMS</w:t>
+                <w:t xml:space="preserve">SPECIFIC HEAT OF (Ce, La) Ru2Si2 AT HIGH MAGNETIC FIELDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Matho</w:t>
+                <w:t xml:space="preserve">R. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-717-C8-718. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888325⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-759-C8-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00228500v1</w:t>
+                <w:t xml:space="preserve">jpa-00228519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECIFIC HEAT OF (Ce, La) Ru2Si2 AT HIGH MAGNETIC FIELDS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Phillips</w:t>
+                <w:t xml:space="preserve">RESONANCE MODEL FOR PAIR CORRELATIONS IN HEAVY FERMION SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-759-C8-760. </w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-717-C8-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00228519v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00228500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic excitations of a Heisenberg spin glass : evidence for a gap in high magnetic fields</w:t>
               </w:r>
@@ -12697,51 +12697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Demourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12835,51 +12835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12921,271 +12921,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signature of quantum criticality in cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19th International Conference on Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007294v1</w:t>
+                <w:t xml:space="preserve">hal-02007270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signature of quantum criticality in cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007270v1</w:t>
+                <w:t xml:space="preserve">hal-02007294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic phase diagram of underdoped ortho-II YBaCuO in high magnetic fields</w:t>
               </w:r>
@@ -13413,51 +13413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13506,277 +13506,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum and carbon substitution in MgB2. Electron doping and scattering effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Samuely</w:t>
+                <w:t xml:space="preserve">Influence of Al doping on the gap values in MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Holanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Szabo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.L. Bud'Ko</w:t>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Mat. and Mechanisms of Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.84</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957218v1</w:t>
+                <w:t xml:space="preserve">hal-00957219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al doping on the gap values in MgB2 single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Aluminum and carbon substitution in MgB2. Electron doping and scattering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Holanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">M. Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lyard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
+                <w:t xml:space="preserve">S.L. Bud'Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Mat. and Mechanisms of Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.562</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957219v1</w:t>
+                <w:t xml:space="preserve">hal-00957218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13807,51 +13807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the superconducting transition temperature on the doping level in single crystalline diamond films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14081,51 +14081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#225;b&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daubriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Haghighirad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.184512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Imajo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52017-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Marcin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Gab&#225;ni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Flachbart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aceeb7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imajo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsuyama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nomura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kihara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.147201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vethaak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abdc41" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214506" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116332v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doussoulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Badoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0932-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116463v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kop&#269;&#237;k" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Szab&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49846-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vinograd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rydh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.167002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348500v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Duvauchelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Francheteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chiodi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928660" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Beauvois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8927" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Kohama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochidzuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Terashima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.060408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014514" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grockowiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duvauchelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36PKTBD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/4/045009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201333004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957182v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094524" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marlaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konczykowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodiere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.052" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMRHFH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquerel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jaime" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475155" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957197v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacmarcik J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.118.1026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pascal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.140505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849339v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuely" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/150/5/052087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760974v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gajewski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.201203" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2008.06.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJVKVW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2425" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020508" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014515" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.363" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885081" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761044v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;barre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Manh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.073" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7WKQJ58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojewoda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Park" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.180502" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Wallin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100501" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761435v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kacmarcik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gustafsson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165313" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224528" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957192v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Holanova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.184513" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Der Beek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957687v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J. van Der Beek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusettii" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214504" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957726v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brusetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.180504" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959095v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.057001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbonnais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.037005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957691v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welp" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Koshelev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Kwok" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Crabtree" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078101v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078082v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957225v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Kwok" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959096v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Paulius" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. van Der Beek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.037004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.012505" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957733v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.180502" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959104v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.177201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.137005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122051v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888325" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/900299BC6E24211DA97FD69D40269587ADFB5A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228519v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888342" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE1C70AB08E350743D18D6C9EF5DAFF902A6715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232561v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briggs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzoumanian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Goer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046012056900" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091ACB87525B8AE1960034E0CBC4CCB9949FBF5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007259v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Badoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007294v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bousquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Ono" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957209v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957218v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angst" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bud'Ko" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957219v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Holanova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#225;b&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daubriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Haghighirad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.184512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Imajo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52017-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Marcin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Gab&#225;ni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Flachbart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aceeb7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imajo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsuyama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nomura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kihara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.147201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vethaak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abdc41" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214506" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doussoulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kop&#269;&#237;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Szab&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49846-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Badoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0932-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vinograd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rydh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.167002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348500v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Duvauchelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Francheteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chiodi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928660" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Beauvois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8927" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014514" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grockowiak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duvauchelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36PKTBD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Kohama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochidzuki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Terashima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.060408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/4/045009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201333004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094524" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodiere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMRHFH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jaime" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475155" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957197v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacmarcik J." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.118.1026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739727v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquerel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020501" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pascal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.140505" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849339v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marlaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konczykowski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2425" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957681v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuely" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/150/5/052087" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gajewski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.201203" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2008.06.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJVKVW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020508" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014515" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.363" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885081" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761044v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;barre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Manh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.073" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7WKQJ58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojewoda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusetti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Wallin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100501" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2151" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165162v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kacmarcik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gustafsson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165313" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Park" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.180502" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957192v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Holanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.184513" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957685v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224528" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Der Beek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957687v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J. van Der Beek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusettii" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214504" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959095v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.057001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959094v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbonnais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.037005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welp" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Koshelev" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Kwok" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Crabtree" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078082v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078101v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brusetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.180504" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957225v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Kwok" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959096v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Paulius" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. van Der Beek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.037004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.012505" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957733v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.180502" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959104v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.177201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.137005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122051v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE1C70AB08E350743D18D6C9EF5DAFF902A6715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228500v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888325" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/900299BC6E24211DA97FD69D40269587ADFB5A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232561v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briggs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzoumanian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Goer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046012056900" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091ACB87525B8AE1960034E0CBC4CCB9949FBF5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007259v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Badoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007270v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007294v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bousquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Ono" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957209v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957219v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Holanova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957218v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angst" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bud'Ko" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>