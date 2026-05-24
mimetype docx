--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1574,593 +1574,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide critical fluctuations of the field-induced phase transition in graphite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leboeuf</w:t>
+                <w:t xml:space="preserve">P. Acosta Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+                <w:t xml:space="preserve">T. Vethaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.106801⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.014004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063972v1</w:t>
+                <w:t xml:space="preserve">hal-03121810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Daubriac</w:t>
+                <w:t xml:space="preserve">Wide critical fluctuations of the field-induced phase transition in graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Acosta Alba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lequien</w:t>
+                <w:t xml:space="preserve">Alexandre Jaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vethaak</w:t>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.014004. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.106801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.106801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442429v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal state specific heat in the cuprate superconductors La 2 − x Sr x CuO 4 and Bi 2 + y Sr 2 − x − y La x CuO 6 + δ near the critical point of the pseudogap phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Girod</w:t>
+                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daubriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leboeuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Imajo</w:t>
+                <w:t xml:space="preserve">P. Acosta Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vethaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.214506⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.014004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440340v1</w:t>
+                <w:t xml:space="preserve">hal-04442429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Polycrystalline Silicon Layer Obtained by Boron Implantation and Nanosecond Laser Annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Vethaak</w:t>
+                <w:t xml:space="preserve">Normal state specific heat in the cuprate superconductors La 2 − x Sr x CuO 4 and Bi 2 + y Sr 2 − x − y La x CuO 6 + δ near the critical point of the pseudogap phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/abdc41⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (21), pp.214506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.214506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121810v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High density of states in the pseudogap phase of the cuprate superconductor HgBa 2 CuO 4 + δ from low-temperature normal-state specific heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (3), pp.033319. </w:t>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signatures of quantum criticality in cuprate superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rydh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (16), pp.167002. </w:t>
@@ -2910,295 +2910,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of boron-doped diamond revisited by thickness-dependent transport studies</w:t>
+                <w:t xml:space="preserve">Magnetic and thermodynamic properties of CuxTiSe2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Medvecká</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Komanický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (16), pp.161301. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (17), pp.174512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.174512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348500v1</w:t>
+                <w:t xml:space="preserve">hal-01626148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and thermodynamic properties of CuxTiSe2 single crystals</w:t>
+                <w:t xml:space="preserve">Phase diagram of boron-doped diamond revisited by thickness-dependent transport studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Medvecká</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+                <w:t xml:space="preserve">M. Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Komanický</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Klein</w:t>
+                <w:t xml:space="preserve">L. Saminadayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (17), pp.174512. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (16), pp.161301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.174512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.161301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626148v1</w:t>
+                <w:t xml:space="preserve">hal-01348500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity-induced superconductivity in all-silicon superconductor /normal-metal junctions</w:t>
               </w:r>
@@ -3308,606 +3308,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a transverse Meissner effect in CuxTiSe2 single crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cambel</w:t>
+                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Šoltýs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Karapetrov</w:t>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.100501⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 523, pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626157v1</w:t>
+                <w:t xml:space="preserve">hal-01327122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling evidence for surface superconductivity in the layered dichalcogenide Cu&amp;lt;mml:math altimg=&amp;quot;si1.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow/&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;10&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;%&amp;lt;/mml:mo&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt;TiSe2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of a transverse Meissner effect in CuxTiSe2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Medvecká</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Michon</w:t>
+                <w:t xml:space="preserve">J. Šoltýs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marcus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 523, pp.19-22. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.100501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2016.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327122v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of high-quality superconducting FeSe single crystals: crossover in electronic transport from a metallic to an activated regime above 350 K</w:t>
+                <w:t xml:space="preserve">Silicon superconducting quantum interference device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Karlsson</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Strobel</w:t>
+                <w:t xml:space="preserve">Anais Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sulpice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">Francesca Chiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Legendre</w:t>
+                <w:t xml:space="preserve">D. Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (10), pp.105009. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (7), pp.072601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/10/105009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4928660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692088v1</w:t>
+                <w:t xml:space="preserve">hal-01590246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon superconducting quantum interference device</w:t>
+                <w:t xml:space="preserve">Study of high-quality superconducting FeSe single crystals: crossover in electronic transport from a metallic to an activated regime above 350 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
+                <w:t xml:space="preserve">S. Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Francheteau</w:t>
+                <w:t xml:space="preserve">P. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Débarre</w:t>
+                <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (7), pp.072601. </w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (10), pp.105009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4928660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/10/105009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590246v1</w:t>
+                <w:t xml:space="preserve">hal-01692088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric determination of the magnetic phase diagram of underdoped ortho II YBa2Cu3O6.54 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,437 +3978,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01731474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex creep down to 0.3 K in superconducting Fe(Te,Se) single crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropy of the quantum soliton lattice and multiple magnetization steps in BiCu2PO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Grasland</w:t>
+                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cercellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenji Mochidzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Terashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (1), pp.014514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014514⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.060408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.060408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956263v1</w:t>
+                <w:t xml:space="preserve">hal-01367631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Immersion Laser Doping for superconducting nanodevices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.E. Duvauchelle</w:t>
+                <w:t xml:space="preserve">Vortex creep down to 0.3 K in superconducting Fe(Te,Se) single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fossard</w:t>
+                <w:t xml:space="preserve">Hadrien Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lefloch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 302, pp.209-212. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.014514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02005046v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of the quantum soliton lattice and multiple magnetization steps in BiCu2PO6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Immersion Laser Doping for superconducting nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grockowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
+                <w:t xml:space="preserve">J.E. Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Mochidzuki</w:t>
+                <w:t xml:space="preserve">F. Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taku Terashima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albin Demuer</w:t>
+                <w:t xml:space="preserve">F. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 302, pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.060408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01367631v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness dependence of the superconducting critical temperature in heavily doped Si:B epilayers</w:t>
               </w:r>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cercellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,334 +4786,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of the physical properties in Ba(Fe,Ni)2As2 single crystals: Evidence for quantum fluctuations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Precision global measurements of London penetration depth in FeTe0.58Se0.42</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (21), pp.214506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214506⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 88, pp.066501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.066501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706546v1</w:t>
+                <w:t xml:space="preserve">hal-00957156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Precision global measurements of London penetration depth in FeTe0.58Se0.42</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling of the physical properties in Ba(Fe,Ni)2As2 single crystals: Evidence for quantum fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hasselbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 88, pp.066501. </w:t>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.066501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957156v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal fluctuations on the Nernst signal in superconducting (K,Ba)BiO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Piquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cercellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals: Point-contact spectroscopy and specific-heat measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,173 +5426,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS(2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">First-Order Transition in the Magnetic Vortex Matter in Superconducting MgB2 Tuned by Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Rodiere</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cercellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.047001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.047001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849336v1</w:t>
+                <w:t xml:space="preserve">hal-00957170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic substitution of boron and carbon in superconducting diamond epilayers grown by MPCVD</w:t>
               </w:r>
@@ -5718,601 +5706,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kacmarcík</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rodière</w:t>
+                <w:t xml:space="preserve">P. Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 470, pp.S719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957214v1</w:t>
+                <w:t xml:space="preserve">hal-00849336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic phase diagram of Fe(Se0.5Te0.5) single crystals in fields up to 28 tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.184506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC measurement of heat capacity and magnetocaloric effect for pulsed magnetic fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
+                <w:t xml:space="preserve">Studies on two-gap superconductivity in 2H-NbS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 470, pp.S719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2009.10.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3475155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957185v1</w:t>
+                <w:t xml:space="preserve">hal-00957214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Superconducting Transition in Boron Doped Silicon Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
+                <w:t xml:space="preserve">Low-temperature transition to a superconducting phase in boron-doped silicon films grown on (001)-oriented silicon wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kacmarcik J.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">R. Piquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.118.1026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.020501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.020501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957197v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific heat measurements of a superconducting NbS2 single crystal in an external magnetic field: Energy gap structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kačmarčík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6334,1739 +6351,1722 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.014518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature transition to a superconducting phase in boron-doped silicon films grown on (001)-oriented silicon wafers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AC measurement of heat capacity and magnetocaloric effect for pulsed magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimitsu Kohama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philipp Achatz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Prudon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Jaime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (2), pp.020501. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.104902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.020501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3475155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739727v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subkelvin tunneling spectroscopy showing Bardeen-Cooper-Schrieffer superconductivity in heavily boron-doped silicon epilayers</w:t>
+                <w:t xml:space="preserve">The Superconducting Transition in Boron Doped Silicon Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dahlem</w:t>
+                <w:t xml:space="preserve">T. Kociniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kociniewski</w:t>
+                <w:t xml:space="preserve">Kacmarcik J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.140505⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (5), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.118.1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735571v1</w:t>
+                <w:t xml:space="preserve">hal-00957197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Gap Superconductivity in 2H-NbS(2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">Subkelvin tunneling spectroscopy showing Bardeen-Cooper-Schrieffer superconductivity in heavily boron-doped silicon epilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dahlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+                <w:t xml:space="preserve">Thierry Kociniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Klein</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grockowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (14), pp.140505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.140505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849339v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Transition in the Magnetic Vortex Matter in Superconducting MgB2 Tuned by Disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Marlaud</w:t>
+                <w:t xml:space="preserve">Two-Gap Superconductivity in 2H-NbS(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Konczykowski</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (5), pp.1024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957170v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting group-IV semiconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Chapelier</w:t>
+                <w:t xml:space="preserve">s-wave superconductivity probed by measuring magnetic penetration depth and lower critical field of MgCNi3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT2425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (22), pp.220508(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.220508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761020v1</w:t>
+                <w:t xml:space="preserve">hal-00771734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific heat of superconducting MgCNi3 single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">Superconducting group-IV semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 150, pp.052087. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.375-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/150/5/052087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMAT2425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957681v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature transport in highly boron-doped nanocrystalline diamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Achatz</w:t>
+                <w:t xml:space="preserve">Specific heat of superconducting MgCNi3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Gajewski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raoul Piquerel</w:t>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (20), pp.201203(R). </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150, pp.052087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.201203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/150/5/052087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760974v1</w:t>
+                <w:t xml:space="preserve">hal-00957681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting energy gap in MgCNi single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulová</w:t>
+                <w:t xml:space="preserve">Low-temperature transport in highly boron-doped nanocrystalline diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Szabó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Samuely</w:t>
+                <w:t xml:space="preserve">Wojciech Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Piquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (12), pp.3011. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (20), pp.201203(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.201203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588623v1</w:t>
+                <w:t xml:space="preserve">hal-00760974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in highly boron-doped nanocrystalline diamond films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+                <w:t xml:space="preserve">Superconducting energy gap in MgCNi single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kačmarčík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (12), pp.3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200982233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760940v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower critical magnetic fields of superconducting NdFeAsO1−xFx single crystals studied by Hall-probe magnetization and specific heat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in highly boron-doped nanocrystalline diamond films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Konczykowski</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Piquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020508⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 206, pp.1978-1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200982233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957171v1</w:t>
+                <w:t xml:space="preserve">hal-00760940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly dissimilar vortex-liquid regimes in single-crystalline NdFeAs(O,F) and (Ba,K)Fe2As2: A comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+                <w:t xml:space="preserve">Upper and lower critical magnetic fields of superconducting NdFeAsO1−xFx single crystals studied by Hall-probe magnetization and specific heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (1), pp.014515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014515⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79, pp.020508(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417705v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-wave superconductivity probed by measuring magnetic penetration depth and lower critical field of MgCNi3 single crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongly dissimilar vortex-liquid regimes in single-crystalline NdFeAs(O,F) and (Ba,K)Fe2As2: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Pribulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Diener</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jozef Kacmarcik</w:t>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (22), pp.220508(R). </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (1), pp.014515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.220508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.014515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771734v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC Microcalorimetry of Superconducting MgCNi3 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,357 +8544,357 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting energy gap in MgCNi3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (12), pp.3011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of a heavy-ion-irradiated superconductor: The zero-field transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+                <w:t xml:space="preserve">Field and angular dependence of the Sommerfeld coefficient in Al-doped MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Brusetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mats Wallin</w:t>
+                <w:t xml:space="preserve">M. S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.100501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100501⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.180502(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.180502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137237v1</w:t>
+                <w:t xml:space="preserve">hal-00957174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-to-insulator transition and superconductivity in boron-doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Achatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sacépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8903,374 +8903,374 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 366, pp.267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2007.2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in boron-doped diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of a heavy-ion-irradiated superconductor: The zero-field transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp Achatz</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Kacmarcik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederik Gustafsson</w:t>
+                <w:t xml:space="preserve">Mats Wallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.165313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.165313⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.100501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165162v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Sommerfeld Coefficient in Magnesium Diboride Single Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-insulator transition and superconductivity in boron-doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.137001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.165313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.165313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957175v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and angular dependence of the Sommerfeld coefficient in Al-doped MgB2 single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Anisotropy of the Sommerfeld Coefficient in Magnesium Diboride Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9278,2253 +9278,2253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. S. Park</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.180502(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (13), pp.137001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.180502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.137001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957174v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field dependence of the coherence length and penetration depth of MgB2 single crystals</w:t>
+                <w:t xml:space="preserve">Influence of Al doping on the critical fields and gap values in magnesium diboride single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.184513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.184513⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73, pp.224528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.224528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957192v1</w:t>
+                <w:t xml:space="preserve">hal-00957685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Spectroscopy and Vortex Imaging in Boron-Doped Diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chapelier</w:t>
+                <w:t xml:space="preserve">Magnetic field dependence of the coherence length and penetration depth of MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Holanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.097006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.184513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.184513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957724v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity in doped cubic silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+                <w:t xml:space="preserve">Tunneling Spectroscopy and Vortex Imaging in Boron-Doped Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sacépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05340⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.097006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.097006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00115563v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al doping on the critical fields and gap values in magnesium diboride single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Marcus</w:t>
+                <w:t xml:space="preserve">Superconductivity in doped cubic silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Szabo</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Achatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444, pp.465-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.224528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957685v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the vortex liquid in heavy-ion-irradiated superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Der Beek</w:t>
+                <w:t xml:space="preserve">Cornelis J. van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fruchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Brusetti</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brusettii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (214504), pp.1-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 72, pp.214504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.214504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007721v1</w:t>
+                <w:t xml:space="preserve">hal-00957687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of the vortex liquid in heavy-ion-irradiated superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornelis J. van Der Beek</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Konczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fruchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Brusettii</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.214504. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 72 (214504), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957687v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropies of the Lower and Upper Critical Fields in MgB2 Single Crystals</w:t>
+                <w:t xml:space="preserve">Geometrical barriers and lower critical field in MgB2 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.057001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.180504(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.180504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959095v1</w:t>
+                <w:t xml:space="preserve">hal-00957726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of the Superconducting Transition Temperature on the Doping Level in Single-Crystalline Diamond Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kacmarcik</w:t>
+                <w:t xml:space="preserve">Anisotropies of the Lower and Upper Critical Fields in MgB2 Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cytermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93, pp.237005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.237005⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.057001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.057001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959093v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Dependence of the Superconducting Transition Temperature on the Doping Level in Single-Crystalline Diamond Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bourbonnais</w:t>
+                <w:t xml:space="preserve">C. Cytermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.037005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.037005⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 93, pp.237005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.237005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959094v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-band effects in the angular dependence of Hc2 of MgB2 single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rydh</w:t>
+                <w:t xml:space="preserve">Direct Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Welp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G.W. Crabtree</w:t>
+                <w:t xml:space="preserve">C. Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.037005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.037005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957691v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourbonnais</w:t>
+                <w:t xml:space="preserve">Two-band effects in the angular dependence of Hc2 of MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Welp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.037005</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.132503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078082v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta irradiation borosilicate glasses: the role of the mixed alkali effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical barriers and lower critical field in MgB2 single crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Transition from Bose Glass to Normal State in the (K,Ba)BiO3 Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.037005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.180504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957726v1</w:t>
+                <w:t xml:space="preserve">hal-00078082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting phase diagram of single crystal MgB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Superconducting transition and phase diagram of single-crystal MgB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Welp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rydh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Karapetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.K. Kwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.012505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.012505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957225v1</w:t>
+                <w:t xml:space="preserve">hal-00957722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Enhancement of Superconductivity in Heavy-Ion Irradiated KBa BiO3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Blanchard</w:t>
+                <w:t xml:space="preserve">Superconducting phase diagram of single crystal MgB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Welp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rydh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marcus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. J. van Der Beek</w:t>
+                <w:t xml:space="preserve">G. Karapetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Crabtree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 387, pp.137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959096v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting transition and phase diagram of single-crystal MgB2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.W. Crabtree</w:t>
+                <w:t xml:space="preserve">Anisotropic Enhancement of Superconductivity in Heavy-Ion Irradiated KBa BiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Paulius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67, pp.012505. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.037004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.012505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.037004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957722v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the upper critical field and critical current in single crystal MgB2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,77 +11726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous magnetic field dependence of the thermodynamic transition line in the isotropic superconductor (K,Ba)Bi03</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,103 +11851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Magnetic Field Dependence of the Thermodynamic Transition Line in the Isotropic Superconductor K,Ba BiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88, pp.177201. </w:t>
@@ -11998,90 +11998,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Two Superconducting Energy Gaps in MgB2 by Point-Contact Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.137005. </w:t>
@@ -12132,90 +12132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for two superconducting energy gaps in MgB2 by point-contact spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samuely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.137005</w:t>
@@ -12835,51 +12835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12921,271 +12921,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signature of quantum criticality in cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007270v1</w:t>
+                <w:t xml:space="preserve">hal-02007294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic signature of quantum criticality in cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swen Badoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kacmarcik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19th International Conference on Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007294v1</w:t>
+                <w:t xml:space="preserve">hal-02007270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic phase diagram of underdoped ortho-II YBaCuO in high magnetic fields</w:t>
               </w:r>
@@ -13387,77 +13387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Gap Superconductivity in 2H-NbS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kacmarcík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13506,277 +13506,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al doping on the gap values in MgB2 single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Klein</w:t>
+                <w:t xml:space="preserve">Aluminum and carbon substitution in MgB2. Electron doping and scattering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samuely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Pribulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Holanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Marcenat</w:t>
+                <w:t xml:space="preserve">M. Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lyard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marcus</w:t>
+                <w:t xml:space="preserve">S.L. Bud'Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Mat. and Mechanisms of Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.562</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957219v1</w:t>
+                <w:t xml:space="preserve">hal-00957218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum and carbon substitution in MgB2. Electron doping and scattering effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Pribulova</w:t>
+                <w:t xml:space="preserve">Influence of Al doping on the gap values in MgB2 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angst</w:t>
+                <w:t xml:space="preserve">Zuzana Holanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L. Bud'Ko</w:t>
+                <w:t xml:space="preserve">Laurence Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Int. Conf. on Mat. and Mechanisms of Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.84</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Dresden, Germany. pp.562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957218v1</w:t>
+                <w:t xml:space="preserve">hal-00957219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14081,51 +14081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#225;b&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daubriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Haghighirad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.184512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Imajo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52017-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Marcin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Gab&#225;ni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Flachbart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aceeb7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imajo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsuyama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nomura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kihara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.147201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vethaak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abdc41" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214506" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doussoulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kop&#269;&#237;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Szab&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49846-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Badoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0932-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vinograd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rydh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.167002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348500v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161301" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Duvauchelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590246v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Francheteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chiodi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928660" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Beauvois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8927" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014514" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grockowiak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duvauchelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36PKTBD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Kohama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochidzuki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Terashima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.060408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/4/045009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201333004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094524" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodiere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMRHFH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957185v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jaime" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475155" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957197v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacmarcik J." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.118.1026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739727v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquerel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020501" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735571v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pascal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.140505" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849339v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marlaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konczykowski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2425" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957681v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuely" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/150/5/052087" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gajewski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.201203" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2008.06.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJVKVW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020508" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014515" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.363" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885081" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761044v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;barre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Manh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.073" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7WKQJ58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojewoda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137237v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusetti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Wallin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100501" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2151" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165162v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kacmarcik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gustafsson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165313" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957174v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Park" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.180502" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957192v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Holanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.184513" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957724v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957685v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224528" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Der Beek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957687v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J. van Der Beek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusettii" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214504" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959095v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.057001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959094v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbonnais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.037005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welp" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Koshelev" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Kwok" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Crabtree" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078082v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078101v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brusetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957726v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.180504" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957225v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Kwok" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959096v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Paulius" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. van Der Beek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.037004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.012505" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957733v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.180502" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959104v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.177201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.137005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122051v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE1C70AB08E350743D18D6C9EF5DAFF902A6715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228500v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888325" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/900299BC6E24211DA97FD69D40269587ADFB5A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232561v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briggs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzoumanian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Goer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046012056900" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091ACB87525B8AE1960034E0CBC4CCB9949FBF5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007259v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Badoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007270v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007294v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bousquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Ono" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957209v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957219v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Holanova" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957218v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angst" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bud'Ko" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcenat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2504.21422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#225;b&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daubriac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cercellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Haghighirad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.184512" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcenat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusaku Imajo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52017-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Marcin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kacmarcik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Gab&#225;ni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Flachbart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aceeb7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imajo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsuyama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nomura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kihara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.147201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Demuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bernu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vethaak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abdc41" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.106801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442429v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demuer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.214506" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.014506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doussoulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kop&#269;&#237;k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Szab&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49846-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Badoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-0932-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.104516" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vinograd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rydh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.167002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Medveck&#225;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Komanick&#253;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.174512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saminadayar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.161301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiodi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Duvauchelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy-Bertrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2016.02.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cambel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;olt&#253;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karapetrov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.100501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Francheteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chiodi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928660" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Beauvois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grockowiak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8927" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Kohama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochidzuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Terashima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.060408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Grasland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cercellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014514" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grockowiak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duvauchelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefloch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36PKTBD8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.064508" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853455v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/4/045009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201333004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.066501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemberger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214506" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.094524" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarcik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szabo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.104511" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marlaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konczykowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJMRHFH7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2009.10.131" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXF2565R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184506" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957214v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacmarc&#237;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piquerel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prudon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pribulov&#225;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014518" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Jaime" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475155" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957197v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kociniewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacmarcik J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.118.1026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735571v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pascal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.140505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849339v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.220508" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761020v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuely" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/150/5/052087" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gajewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.201203" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588623v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szab&#243;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2008.06.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QJVKVW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020508" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulova" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.014515" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.113.363" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885081" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761044v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;barre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tran Manh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.073" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7WKQJ58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wojewoda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.01.040" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Park" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.180502" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2151" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137237v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Wallin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.100501" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kacmarcik" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Gustafsson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.165313" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.137001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957685v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224528" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957192v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Holanova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.184513" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957724v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sac&#233;p&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.097006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achatz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05340" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RXWGKH2W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957687v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J. van Der Beek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konczykowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fruchter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brusettii" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214504" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007721v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Der Beek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957726v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brusetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.180504" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959095v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.057001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bustarret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheeraert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cytermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.237005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbonnais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.037005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957691v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Welp" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Koshelev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K Kwok" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Crabtree" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078101v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078082v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957722v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Kwok" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.012505" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957225v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959096v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Paulius" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. van Der Beek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.037004" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957733v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.180502" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959104v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.177201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.137005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122051v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fisher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AE1C70AB08E350743D18D6C9EF5DAFF902A6715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228500v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888325" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/900299BC6E24211DA97FD69D40269587ADFB5A01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00232561v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briggs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arzoumanian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Goer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019850046012056900" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/091ACB87525B8AE1960034E0CBC4CCB9949FBF5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704170v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dahab" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007259v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Badoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007294v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007305v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967956v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bousquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimpei Ono" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957209v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957218v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angst" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Bud'Ko" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957219v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Holanova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cytermann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>