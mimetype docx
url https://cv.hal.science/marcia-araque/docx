--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marcia ARAQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous epoxidation of used cooking oils using an automated slug-flow millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Seeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Chem. Eng. J., 506, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.159907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensified epoxidation of soybean oil: Evaluation and experimental optimization in a slug-flow millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Seeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Danglad-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Chem. Eng. J., 509, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.161345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a modified heteropolyacid and evaluation as a phase-transfer catalyst for soybean oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chem. Eng. Res. Des., 211, pp.356-366. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deoxydehydration of glycerol to allyl alcohol catalysed by ceria-supported rhenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Sadakane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 535, pp.112856. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the Connection between Science, Society and Environment to Develop Future French and European Bioeconomies: Cutting-Edge Research of VAALBIO Team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickäel Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (12), pp.3889;. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27123889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Distillation of Glycolic Acid Using Heterogeneous Catalysts: Experimental Studies and Process Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mutschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Frontiers in Chemistry, 10, pp.909380. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.909380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the structure of trigonal mo-v-m3rd oxides (m3rd=-, fe, cu, w) on catalytic performances in selective oxidations of ethane, acrolein, and allyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Catalysis A : General, 584, pp.117151. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of Lactic Acid: The State of The Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioEng Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.34-56. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cben.201700012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Conversion of Glycerol to Allyl Alcohol Over Alumina-Supported Rhenium Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (30), pp.9864-9868. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201702070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Crystalline Structure in Allyl Alcohol Selective Oxidation over Mo3VO&nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; x&nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; Complex Metal Oxide Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Heyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (14), pp.2415-2420. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First catalytic asymmetric hydrogenation of quinoxaline-2-carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Heyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (10), pp.1375 - 1380. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived Platform Molecules Upgrading through Catalytic Processes: Yielding Chemicals and Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Japan Petroleum Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1627/jpi.58.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panelistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacto, retos y perspectivas de la formación de alto nivel en Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of used cooking oils using heterogeneous heteropolyacid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic deoxydehydration of glycerol to allyl alcohol with 2-hexanol as H-donor – a detailed study of the reaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2019, International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterification of glycolic acid with propanol, butanol and octanolover homogeneous and heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Nikitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mutschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCAT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Deoxydehydration of Glycerol to Allyl Alcohol – a Promising Pathway to a High-Versatile Platform Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of different strategies for water diminishing of acid mixture resulting from the glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Modeling of the Direct Amination of n-Octanol with Ammonia over a Ag-Co/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Catalysis and Chemical Engineering (CCE-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dehydration of 1,3-butanediol to 1,3-butadiene over silica-alumina catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dehydration of 1,3-butanediol into 1,3-butadiene on Al-SBA-15 at low reaction temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Catalysis (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct catalytic dehydration of 1,3-butanediol for 1,3-butadiene over ZSM-5 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Symposium 2016 ’Catalysis for Sustainable and Environmental Chemistry’ – NCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct catalytic dehydration of 1,3-butanediol for 1,3-butadiene over ZSM-5 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international symposium on catalysis for biorefineries (CATBIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'alcool allylique à partir de glycérol en utilisant un catalyseur réutilisable à base de rhénium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4126347. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de catalyseurs hétérogènes supportés contenant du rhénium pour la déoxydéshydration directe de glycérol en alcool allylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2017/017122 ; EP3328821. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'oxydes mixtes de molybdène et de vanadium en tant que catalyseurs pour l'oxydation d'alcools insaturés en acides carboxyliques insaturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/203283 ; EP3310749. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Modeling of the Direct Amination reaction of n-Octanol with ammonia over a Ag-Co/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marcia ARAQUE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensified epoxidation of soybean oil: Evaluation and experimental optimization in a slug-flow millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Seeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Danglad-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Chem. Eng. J., 509, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.161345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous epoxidation of used cooking oils using an automated slug-flow millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Seeberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Chem. Eng. J., 506, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.159907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Organic Hydrogen Carriers (LOHCs): Comprehensive Comparison and Future Outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Camilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (7), pp.3443-3468. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c04634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a modified heteropolyacid and evaluation as a phase-transfer catalyst for soybean oil epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orjuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chem. Eng. Res. Des., 211, pp.356-366. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deoxydehydration of glycerol to allyl alcohol catalysed by ceria-supported rhenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zaffran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Sadakane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 535, pp.112856. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the Connection between Science, Society and Environment to Develop Future French and European Bioeconomies: Cutting-Edge Research of VAALBIO Team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickäel Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Friend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (12), pp.3889;. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27123889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Distillation of Glycolic Acid Using Heterogeneous Catalysts: Experimental Studies and Process Simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mutschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Frontiers in Chemistry, 10, pp.909380. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2022.909380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the structure of trigonal mo-v-m3rd oxides (m3rd=-, fe, cu, w) on catalytic performances in selective oxidations of ethane, acrolein, and allyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Applied Catalysis A : General, 584, pp.117151. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration of Lactic Acid: The State of The Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioEng Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.34-56. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cben.201700012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Conversion of Glycerol to Allyl Alcohol Over Alumina-Supported Rhenium Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (30), pp.9864-9868. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201702070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Crystalline Structure in Allyl Alcohol Selective Oxidation over Mo3VO&nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; x&nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; &nbsp; Complex Metal Oxide Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Heyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (14), pp.2415-2420. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First catalytic asymmetric hydrogenation of quinoxaline-2-carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Heyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (10), pp.1375 - 1380. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived Platform Molecules Upgrading through Catalytic Processes: Yielding Chemicals and Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Japan Petroleum Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1627/jpi.58.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panelistas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Carolina Araque Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacto, retos y perspectivas de la formación de alto nivel en Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxidation of used cooking oils using heterogeneous heteropolyacid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic deoxydehydration of glycerol to allyl alcohol with 2-hexanol as H-donor – a detailed study of the reaction mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC 2019, International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esterification of glycolic acid with propanol, butanol and octanolover homogeneous and heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Nikitine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mutschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fongarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCAT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Deoxydehydration of Glycerol to Allyl Alcohol – a Promising Pathway to a High-Versatile Platform Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of different strategies for water diminishing of acid mixture resulting from the glycerol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Capron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Modeling of the Direct Amination of n-Octanol with Ammonia over a Ag-Co/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Catalysis and Chemical Engineering (CCE-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dehydration of 1,3-butanediol to 1,3-butadiene over silica-alumina catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct catalytic dehydration of 1,3-butanediol for 1,3-butadiene over ZSM-5 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Symposium 2016 ’Catalysis for Sustainable and Environmental Chemistry’ – NCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dehydration of 1,3-butanediol into 1,3-butadiene on Al-SBA-15 at low reaction temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress on Catalysis (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct catalytic dehydration of 1,3-butanediol for 1,3-butadiene over ZSM-5 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangli Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international symposium on catalysis for biorefineries (CATBIOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'alcool allylique à partir de glycérol en utilisant un catalyseur réutilisable à base de rhénium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Silva Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4126347. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de catalyseurs hétérogènes supportés contenant du rhénium pour la déoxydéshydration directe de glycérol en alcool allylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Kon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2017/017122 ; EP3328821. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'oxydes mixtes de molybdène et de vanadium en tant que catalyseurs pour l'oxydation d'alcools insaturés en acides carboxyliques insaturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Katryniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2016/203283 ; EP3310749. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Modeling of the Direct Amination reaction of n-Octanol with ammonia over a Ag-Co/Al2O3 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia-Carolina Araque Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pera-Titus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology - TOCAT8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05216343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Cardenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Katryniok" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Carolina Araque Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Hsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Seeberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05154096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danglad-Flores" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#225;rdenas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orjuela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.10.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Silva Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zaffran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sadakane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04044528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aparicio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.909380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04251081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ishikawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Murayama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia-Carolina Araque Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cben.201700012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P23WN4LM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FGX7JCV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1627/jpi.58.257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03520780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#233;bastien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03520839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Nikitine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03520661v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangli Jing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03647184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03647329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05154096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Katryniok" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Carolina Araque Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Seeberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danglad-Flores" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161345" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05216343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Cardenas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Hsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159907" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Reymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Camilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Marti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c04634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#225;rdenas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orjuela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.10.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Silva Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zaffran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sadakane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112856" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Araque-Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Capron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Friend" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123889" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04044528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mutschler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aparicio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Capron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.909380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04251081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ishikawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Murayama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia-Carolina Araque Marin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cben.201700012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakashima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Heyte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600430" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P23WN4LM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FGX7JCV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Capron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1627/jpi.58.257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03520780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S&#233;bastien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03520839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Nikitine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03520661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03519151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pera-Titus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangli Jing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521724v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04157775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03647184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03647329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03521732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>