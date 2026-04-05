--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -697,196 +697,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Intersemioticity in James Chapman’s How Is This Going to Continue?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Roche-Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/polysemes.1454⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Traversées, 16, [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.1531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266734v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-02523871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocal Intersemioticity in James Chapman’s How Is This Going to Continue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Traversées, 16, [9 p.]. </w:t>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/polysemes.1531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.1454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523871v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric Voices and the Representation of Vocal Virtuosity in Fiction: James McCourt’s Mawrdew Czgowchwz</w:t>
               </w:r>
@@ -944,252 +944,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Stawiarski: &amp;quot;Interview with Gabriel Josipovici</w:t>
+                <w:t xml:space="preserve">Le Kafka de Josipovici : le cas d'une filiation littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives : revue de l'Université hébraïque de Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. XII-n° 2, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Critical Perspectives on Gabriel Josipovici, vol. XII (n° 2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.5870⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Introduction:</w:t>
+                <w:t xml:space="preserve">hal-02266737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski: &amp;quot;Interview with Gabriel Josipovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Critical Perspectives on Gabriel Josipovici, vol. XII (n° 2), pp.1-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, vol. XII-n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.5743⟩</w:t>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">hal-02266727v1</w:t>
+                <w:t xml:space="preserve">hal-02266738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la limite du pays fertile : l'intermédialité dans l'oeuvre de Gabriel Josipovici</w:t>
               </w:r>
@@ -1700,186 +1700,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">This is All But a Book: Musicalized Paratextuality in Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neohelicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.93-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11059-010-0054-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rien que des seuils : réflexion sur l'esthétique de l'interstice dans les oeuvres de Gabriel JOSIPOVICI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266702v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-02266703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Musical Fiction</w:t>
               </w:r>
@@ -1969,234 +1969,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un roman quasi-musical et quasi-biographique : Infinity de Gabriel Josipovici https://www.fabula.org/colloques/document4049.php</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figure(s) du musicien. Corps, gestes, instruments en texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did not/Am not&amp;quot;: The Remains of Memory in Gabriel Josipovici's Works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Acts of Remembrance in Contemporary Narratives in English: Opening the Past for the Future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Saragossa, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Therapy of Distances or Trauma of Exiles? Migration in Gabriel Josipovici's Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Comparative Literature Association XIII International Conference “Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267938v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02267932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensité en musique : Webern, Stockhausen, Penderecki</w:t>
               </w:r>
@@ -3793,51 +3793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="218C27B8"/>
+    <w:nsid w:val="021C0910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4024,51 +4024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-stawiarski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1441-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120777185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102707ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/20171302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1454" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/elope.13.1.69-79" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5743" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0181-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XX1266N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85613_137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-010-0054-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S1NZDFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jae.0.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.susanpetrilli.com/files/pdf-1-13122015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004304406_013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/51756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39656&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-7379-5/Emig_Ed_Treasure_in_Literature_PDF/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4129-temps-rythmes-mesures.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/musique-et-litterature-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/57827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-stawiarski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1441-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120777185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102707ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/20171302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/elope.13.1.69-79" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5743" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0181-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XX1266N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85613_137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-010-0054-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S1NZDFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jae.0.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.susanpetrilli.com/files/pdf-1-13122015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004304406_013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/51756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39656&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-7379-5/Emig_Ed_Treasure_in_Literature_PDF/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4129-temps-rythmes-mesures.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/musique-et-litterature-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/57827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>