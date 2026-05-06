--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1013,183 +1013,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction:</w:t>
+                <w:t xml:space="preserve">Marcin Stawiarski: &amp;quot;Interview with Gabriel Josipovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Critical Perspectives on Gabriel Josipovici, vol. XII (n° 2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2014, vol. XII-n° 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.5743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266737v1</w:t>
+                <w:t xml:space="preserve">hal-02266738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Stawiarski: &amp;quot;Interview with Gabriel Josipovici</w:t>
+                <w:t xml:space="preserve">Introduction:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. XII-n° 2, </w:t>
+              <w:t xml:space="preserve">, 2014, Critical Perspectives on Gabriel Josipovici, vol. XII (n° 2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.5870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266738v1</w:t>
+                <w:t xml:space="preserve">hal-02266737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la limite du pays fertile : l'intermédialité dans l'oeuvre de Gabriel Josipovici</w:t>
               </w:r>
@@ -3793,51 +3793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="021C0910"/>
+    <w:nsid w:val="CA518F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4024,51 +4024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-stawiarski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1441-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120777185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102707ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/20171302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/elope.13.1.69-79" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5743" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0181-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XX1266N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85613_137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-010-0054-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S1NZDFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jae.0.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.susanpetrilli.com/files/pdf-1-13122015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004304406_013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/51756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39656&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-7379-5/Emig_Ed_Treasure_in_Literature_PDF/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4129-temps-rythmes-mesures.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/musique-et-litterature-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/57827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-stawiarski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1441-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120777185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102707ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/20171302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/elope.13.1.69-79" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5743" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0181-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XX1266N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85613_137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-010-0054-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S1NZDFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jae.0.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.susanpetrilli.com/files/pdf-1-13122015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004304406_013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/51756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39656&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-7379-5/Emig_Ed_Treasure_in_Literature_PDF/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4129-temps-rythmes-mesures.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/musique-et-litterature-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/57827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>