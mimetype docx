--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -697,196 +697,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal Intersemioticity in James Chapman’s How Is This Going to Continue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Traversées, 16, [9 p.]. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.1454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Roche-Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16, </w:t>
+              <w:t xml:space="preserve">, 2016, Traversées, 16, [9 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/polysemes.1454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.1531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266734v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eccentric Voices and the Representation of Vocal Virtuosity in Fiction: James McCourt’s Mawrdew Czgowchwz</w:t>
               </w:r>
@@ -944,252 +944,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Critical Perspectives on Gabriel Josipovici, vol. XII (n° 2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski: &amp;quot;Interview with Gabriel Josipovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. XII-n° 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Kafka de Josipovici : le cas d'une filiation littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives : revue de l'Université hébraïque de Jérusalem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266727v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-02266737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la limite du pays fertile : l'intermédialité dans l'oeuvre de Gabriel Josipovici</w:t>
               </w:r>
@@ -1969,234 +1969,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Did not/Am not&amp;quot;: The Remains of Memory in Gabriel Josipovici's Works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Acts of Remembrance in Contemporary Narratives in English: Opening the Past for the Future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Saragossa, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapy of Distances or Trauma of Exiles? Migration in Gabriel Josipovici's Works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Stawiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Comparative Literature Association XIII International Conference “Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un roman quasi-musical et quasi-biographique : Infinity de Gabriel Josipovici https://www.fabula.org/colloques/document4049.php</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figure(s) du musicien. Corps, gestes, instruments en texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267932v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02267938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensité en musique : Webern, Stockhausen, Penderecki</w:t>
               </w:r>
@@ -3169,51 +3169,64 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Stawiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Dahan-Gaida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, rythmes, mesures. Figures du temps dans les sciences et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.231-245., 2012</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-245., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3793,51 +3806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA518F8B"/>
+    <w:nsid w:val="A1C34E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4024,51 +4037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-stawiarski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1441-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120777185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102707ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/20171302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/elope.13.1.69-79" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5743" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0181-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XX1266N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85613_137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-010-0054-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S1NZDFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jae.0.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.susanpetrilli.com/files/pdf-1-13122015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004304406_013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/51756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39656&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-7379-5/Emig_Ed_Treasure_in_Literature_PDF/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4129-temps-rythmes-mesures.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/musique-et-litterature-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/57827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-stawiarski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1441-3781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120777185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Stawiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102707ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/20171302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1454" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Roche-Liger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.1531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/elope.13.1.69-79" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5870" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0181-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9XX1266N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.681" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/85613_137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-010-0054-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S1NZDFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jae.0.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.susanpetrilli.com/files/pdf-1-13122015.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004304406_013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/51756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39656&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-7379-5/Emig_Ed_Treasure_in_Literature_PDF/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4129-temps-rythmes-mesures.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/musique-et-litterature-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/download/sample/57827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266689v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>