--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -149,64 +149,50 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Affiliation actuelle</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Thématiques de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">processus et systèmes d'organisation des connaissances</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pratiques informationnelles des groupes sociaux dans les contextes professionnels et de la vie quotidienne</w:t>
@@ -218,51 +204,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">terminologie de corpus et socioterminologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">phénomènes médiatiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">dans les domaines de la documentation, de la santé et des sciences</w:t>
+        <w:t xml:space="preserve">dans les domaines de la documentation, de la santé, des sciences et du loisir sérieux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Expériences de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2024- : maître de conférences (Université de Montpellier Paul-Valéry)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2381,191 +2367,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing and organizing everyday medical terminology and conceptualization in a general faceted classification: towards a reconciliation between epistemological and ontological approaches</w:t>
+                <w:t xml:space="preserve">Intégration des termes d'un domaine médical complexe dans une classification générale à facettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TOTh 2023 - Université Savoie Mont Blanc - 1er &amp; 2 juin 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bourget-du-Lac, France. pp.285-300</w:t>
+              <w:t xml:space="preserve">TOTh 2023 Terminology &amp; Ontology: Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc – Polytech Annecy Chambéry, Jun 2023, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248829v1</w:t>
+                <w:t xml:space="preserve">hal-04116616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des termes d'un domaine médical complexe dans une classification générale à facettes</w:t>
+                <w:t xml:space="preserve">Representing and organizing everyday medical terminology and conceptualization in a general faceted classification: towards a reconciliation between epistemological and ontological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2023 Terminology &amp; Ontology: Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc – Polytech Annecy Chambéry, Jun 2023, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Conférence TOTh 2023 - Université Savoie Mont Blanc - 1er &amp; 2 juin 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bourget-du-Lac, France. pp.285-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116616v1</w:t>
+                <w:t xml:space="preserve">hal-04248829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation de la question des insectes dans la presse, la télévision, la radio et les vidéos en ligne</w:t>
               </w:r>
@@ -2627,178 +2613,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From health professionals' discourse to KOS: representing the facets of allergy in the Integrative Levels Classification</w:t>
+                <w:t xml:space="preserve">Vers l'élaboration d'un système de représentation des connaissances en allergologie : analyse des documents et des pratiques informationnelles des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NKOS-DC 2022 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Doctorales SFSIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMEOS, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03803757v1</w:t>
+                <w:t xml:space="preserve">hal-03836316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'élaboration d'un système de représentation des connaissances en allergologie : analyse des documents et des pratiques informationnelles des acteurs</w:t>
+                <w:t xml:space="preserve">From health professionals' discourse to KOS: representing the facets of allergy in the Integrative Levels Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales SFSIC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMEOS, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">NKOS-DC 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836316v1</w:t>
+                <w:t xml:space="preserve">hal-03803757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizzare la conoscenza allergologica</w:t>
               </w:r>
@@ -2847,131 +2833,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un verre de pipi tous les matins éloigne le médecin. Les pratiques informationnelles des internautes en lien avec l’urinothérapie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Caimmi</w:t>
+                <w:t xml:space="preserve">Allergie vue par nos patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone Allergologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les XVèmes Rencontres d'Allergologie du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allos Ergon, Nov 2021, Narbonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704982v1</w:t>
+                <w:t xml:space="preserve">hal-03437356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser les connaissances allergologiques</w:t>
               </w:r>
@@ -3020,96 +2971,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergie vue par nos patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+                <w:t xml:space="preserve">Un verre de pipi tous les matins éloigne le médecin. Les pratiques informationnelles des internautes en lien avec l’urinothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XVèmes Rencontres d'Allergologie du Grand Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Francophone Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. pp.263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437356v1</w:t>
+                <w:t xml:space="preserve">hal-03704982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Levels Classification as a Networked KOS: A SKOS Representation of ILC2</w:t>
               </w:r>
@@ -3968,213 +3954,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi de la terminologie allergologique par les patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Il y a deux fois plus de fer dans le grillon que dans les épinards » : quelles figures et quelles pratiques des experts-médiateurs de l'alimentation à base d'insectes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Francophone d'Allergologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles agentivités et pratiques info-communicationnelles en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grenoble, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004410v1</w:t>
+                <w:t xml:space="preserve">hal-05322623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il y a deux fois plus de fer dans le grillon que dans les épinards » : quelles figures et quelles pratiques des experts-médiateurs de l'alimentation à base d'insectes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’emploi de la terminologie allergologique par les patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles agentivités et pratiques info-communicationnelles en santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20ème Congrès Francophone d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France. , Revue Française d'Allergologie, Supplément, 65, pp.104355, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2025.104355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322623v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en œuvre d’une ontologie informatique en allergologie</w:t>
               </w:r>
@@ -5130,51 +5116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D018E955"/>
+    <w:nsid w:val="EED2D0E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5278,51 +5264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C6AC0F61"/>
+    <w:nsid w:val="AB6B9833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5426,51 +5412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FFDF0F6"/>
+    <w:nsid w:val="53ED09AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5574,51 +5560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F04502E"/>
+    <w:nsid w:val="1CF6FD63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5722,51 +5708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EAF28F3D"/>
+    <w:nsid w:val="ECFB38F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5870,51 +5856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="441E87D7"/>
+    <w:nsid w:val="77347864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6116,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-trzmielewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7436-2846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273441345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-3-151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Tanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104100" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596532919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzmielewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducarteron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lardera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Heidi Pallestrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Sipic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rolandi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286655v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouderbala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Merli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Tudhope" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-49" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana K Tanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981321v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411446v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Paolo Caimmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Kase Tanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ledl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyoung Park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouderbala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104355" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lapina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04310219v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610245v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8dabc3bbe02b29104aa55a6eeae3b63d02ab8a2;origin=https://hal.archives-ouvertes.fr/hal-04610245;visit=swh:1:snp:8cf82a01d8b5ebc4c9fce4bd8f3a6784ccf8c8c4;anchor=swh:1:rel:a7138689d60105858ea139c067956cd6e9ef920b;path=/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-trzmielewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7436-2846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273441345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-3-151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Tanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104100" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596532919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzmielewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducarteron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lardera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Heidi Pallestrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Sipic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rolandi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286655v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouderbala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Merli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Tudhope" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-49" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana K Tanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981321v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411446v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Paolo Caimmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Kase Tanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ledl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyoung Park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouderbala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104355" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lapina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04310219v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610245v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8dabc3bbe02b29104aa55a6eeae3b63d02ab8a2;origin=https://hal.archives-ouvertes.fr/hal-04610245;visit=swh:1:snp:8cf82a01d8b5ebc4c9fce4bd8f3a6784ccf8c8c4;anchor=swh:1:rel:a7138689d60105858ea139c067956cd6e9ef920b;path=/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>