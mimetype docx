--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -162,50 +162,62 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thématiques de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">processus et systèmes d'organisation des connaissances</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">intelligence artificielle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pratiques informationnelles des groupes sociaux dans les contextes professionnels et de la vie quotidienne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">terminologie de corpus et socioterminologie</w:t>
       </w:r>
@@ -540,1085 +552,1219 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Allergy Ontology: A Utility-Based Contextual Approach</w:t>
+                <w:t xml:space="preserve">Artificial intelligence in pollen forecasting and patient monitoring: a practical guide for allergologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeremy Corriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5771/0943-7444-2024-3-151⟩</w:t>
+              <w:t xml:space="preserve">Exploration of Asthma &amp; Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.1009123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/eaa.2026.1009123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597033v1</w:t>
+                <w:t xml:space="preserve">hal-05598199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s’informent les patients allergiques ? Une étude exploratoire dans un CHU français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards an Allergy Ontology: A Utility-Based Contextual Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (4), pp.104100. </w:t>
+              <w:t xml:space="preserve">Knowledge Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (3), pp.151-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.104100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5771/0943-7444-2024-3-151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573074v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités informationnelles des professionnels de santé : état de l’art dans une perspective interdisciplinaire et internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment s’informent les patients allergiques ? Une étude exploratoire dans un CHU français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lk Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57574/596532919⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.104100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.104100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542886v1</w:t>
+                <w:t xml:space="preserve">hal-04573074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation à base d’insectes en France : un « non-problème » public ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les activités informationnelles des professionnels de santé : état de l’art dans une perspective interdisciplinaire et internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/137ie⟩</w:t>
+              <w:t xml:space="preserve">AIDAinformazioni: Rivista di Scienze dell'informazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3-4), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57574/596532919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923456v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un verre de pipi tous les matins éloigne le médecin. Les pratiques informationnelles des internautes en lien avec l’urinothérapie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Caimmi</w:t>
+                <w:t xml:space="preserve">Alimentation à base d’insectes en France : un « non-problème » public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.085⟩</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/137ie⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226739v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did the doctor say? Patients’ comprehension of allergy consultations in a French university hospital</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un verre de pipi tous les matins éloigne le médecin. Les pratiques informationnelles des internautes en lien avec l’urinothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ducarteron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caimmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100365⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (4), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226743v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOUTIN, Gérald, 2018. L’entretien de recherche qualitatif. Théorie et pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What did the doctor say? Patients’ comprehension of allergy consultations in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Caimmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ducarteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.100365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.9678⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03024523v1</w:t>
+                <w:t xml:space="preserve">hal-03226743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quésaco ? Le discours du médecin m’est passé sous le nez !</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Tanno</w:t>
+                <w:t xml:space="preserve">BOUTIN, Gérald, 2018. L’entretien de recherche qualitatif. Théorie et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.188⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.9678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03226741v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping classifications and linking related classes through SciGator, a DDC-based browsing library interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Lardera</w:t>
+                <w:t xml:space="preserve">Quésaco ? Le discours du médecin m’est passé sous le nez !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Heidi Pallestrini</w:t>
+                <w:t xml:space="preserve">P. Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matea Sipic</w:t>
+                <w:t xml:space="preserve">L. Tanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalogue &amp; Index</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (4), pp.369-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2020.02.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886550v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping classifications and linking related classes through SciGator, a DDC-based browsing library interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lardera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Heidi Pallestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matea Sipic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalogue &amp; Index</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developing SciGator, a DDC-Based Library Browsing Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lardera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rolandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (8), pp.638-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1628,3038 +1774,3492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of medical knowledge: documentation techniques applied to a macro-domain underpinned by sociopolitical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Wiley, pp.167-206, 2022, Health Engineering And Society Series Health Information Set, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902058.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des connaissances médicales : principes et recherche récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d'information et connaissances en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-210, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la connaissance de la terminologie médicale par les usagers des soins de santé à la communication interpersonnelle et documentaire : une étude dans le domaine de l'allergologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Penser le dojo comme un dispositif info-communicationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2025 - Terminology &amp; Ontology: Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2025, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">CNRIUT’2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Lorient, Apr 2026, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286655v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la connaissance de la terminologie par les usagers de soins de santé à la communication interpersonnelle et documentaire : une étude dans le domaine de l’allergologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation pollinique et alertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e conférence internationale TOTh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+              <w:t xml:space="preserve">21e Congrès Francophone d’Allergologie, "Allergies et santé globale : défis du 21e siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Allergologie, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408748v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a medical knowledge organization system supported by automatic tools: towards ecological, intelligent and ethical action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la connaissance de la terminologie médicale par les usagers des soins de santé à la communication interpersonnelle et documentaire : une étude dans le domaine de l'allergologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12' ISKO Italy Meeting "Knowledge Organization and Representation: Convergences and New Opportunities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Calabria, Apr 2025, Rende (CS), Italy</w:t>
+              <w:t xml:space="preserve">TOTh 2025 - Terminology &amp; Ontology: Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2025, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031555v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration des systèmes d'organisation des connaissances médicales : place à l'utilité !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la connaissance de la terminologie par les usagers de soins de santé à la communication interpersonnelle et documentaire : une étude dans le domaine de l’allergologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire URFIST « Jeunes chercheurs information scientifique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URFIST, Mar 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">19e conférence internationale TOTh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996954v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation des insectes comestibles dans la presse généraliste : pour une approche communicationnelle et terminologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elaboration of a medical knowledge organization system supported by automatic tools: towards ecological, intelligent and ethical action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2024, Chambery, France. pp.141-155</w:t>
+              <w:t xml:space="preserve">12' ISKO Italy Meeting "Knowledge Organization and Representation: Convergences and New Opportunities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Calabria, Apr 2025, Rende (CS), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791369v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des connaissances autour des insectes comestibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Élaboration des systèmes d'organisation des connaissances médicales : place à l'utilité !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Frérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Insectes comestibles : enjeux info-communicationnels et socio-économiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire URFIST « Jeunes chercheurs information scientifique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST, Mar 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408989v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des termes d'un domaine médical complexe dans une classification générale à facettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Médiatisation des insectes comestibles dans la presse généraliste : pour une approche communicationnelle et terminologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Gnoli</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2023 Terminology &amp; Ontology: Theories and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc – Polytech Annecy Chambéry, Jun 2023, Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2024, Chambery, France. pp.141-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116616v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing and organizing everyday medical terminology and conceptualization in a general faceted classification: towards a reconciliation between epistemological and ontological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TOTh 2023 - Université Savoie Mont Blanc - 1er &amp; 2 juin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bourget-du-Lac, France. pp.285-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation de la question des insectes dans la presse, la télévision, la radio et les vidéos en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intégration des termes d'un domaine médical complexe dans une classification générale à facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Insectes comestibles : enjeux info-communicationnels et socio-économiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TOTh 2023 Terminology &amp; Ontology: Theories and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc – Polytech Annecy Chambéry, Jun 2023, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408946v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'élaboration d'un système de représentation des connaissances en allergologie : analyse des documents et des pratiques informationnelles des acteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Circulation des connaissances autour des insectes comestibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales SFSIC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIMEOS, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Insectes comestibles : enjeux info-communicationnels et socio-économiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836316v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From health professionals' discourse to KOS: representing the facets of allergy in the Integrative Levels Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Médiatisation de la question des insectes dans la presse, la télévision, la radio et les vidéos en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Gnoli</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NKOS-DC 2022 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Insectes comestibles : enjeux info-communicationnels et socio-économiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803757v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizzare la conoscenza allergologica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers l'élaboration d'un système de représentation des connaissances en allergologie : analyse des documents et des pratiques informationnelles des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10' Incontro ISKO Italia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Cremona / Online, Italy</w:t>
+              <w:t xml:space="preserve">Doctorales SFSIC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIMEOS, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226749v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergie vue par nos patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From health professionals' discourse to KOS: representing the facets of allergy in the Integrative Levels Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XVèmes Rencontres d'Allergologie du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Allos Ergon, Nov 2021, Narbonne, France</w:t>
+              <w:t xml:space="preserve">NKOS-DC 2022 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437356v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les connaissances allergologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Organizzare la conoscenza allergologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée des Jeunes Chercheur.e.s en SIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERICO, May 2021, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">10' Incontro ISKO Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Cremona / Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231002v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un verre de pipi tous les matins éloigne le médecin. Les pratiques informationnelles des internautes en lien avec l’urinothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. pp.263, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2021.03.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Levels Classification as a Networked KOS: A SKOS Representation of ILC2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Organiser les connaissances allergologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Tudhope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth International ISKO Conference - Knowledge Organization at the Interface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Journée des Jeunes Chercheur.e.s en SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERICO, May 2021, En visioconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937626v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quésaco ? Le discours du médecin m'est passé sous le nez !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Allergie vue par nos patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciana K Tanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Les XVèmes Rencontres d'Allergologie du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allos Ergon, Nov 2021, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928499v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Students’ Mental Health in Information Resources and in Medical Knowledge Organization Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integrative Levels Classification as a Networked KOS: A SKOS Representation of ILC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceri Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Merli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Tudhope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online International Interdisciplinary Colloquium - Mental health on university campuses facing contemporary challenges: from discrimination to COVID-19 - 2nd Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixteenth International ISKO Conference - Knowledge Organization at the Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Aaalborg, Denmark. pp.49-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783956507762-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981321v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classification interdisciplinaire pour l’échange et la médiation des données ouvertes de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quésaco ? Le discours du médecin m'est passé sous le nez !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Gnoli</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Caimmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana K Tanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411446v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and Data in Allergology: Theoretical and Methodological Proposals for Building a Knowledge Organization Model dedicated to the Design of Info-communication Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Representation of Students’ Mental Health in Information Resources and in Medical Knowledge Organization Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISKO Low Countries 2019 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Online International Interdisciplinary Colloquium - Mental health on university campuses facing contemporary challenges: from discrimination to COVID-19 - 2nd Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toulouse (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466206v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did the doctor say? Patients' comprehension of allergy consultations in a French university hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une classification interdisciplinaire pour l’échange et la médiation des données ouvertes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Demoly</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Congress (WAC) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465552v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenon-based vs. disciplinary classification: possibilities for evaluating and for mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Information and Data in Allergology: Theoretical and Methodological Proposals for Building a Knowledge Organization Model dedicated to the Design of Info-communication Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana K Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Caimmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges and opportunities for knowledge organization in the digital age: proceedings of the Fifteenth International ISKO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ISKO Low Countries 2019 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471805v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What did the doctor say? Patients' comprehension of allergy consultations in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Paolo Caimmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Kase Tanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Allergy Congress (WAC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenomenon-based vs. disciplinary classification: possibilities for evaluating and for mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ledl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyoung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenges and opportunities for knowledge organization in the digital age: proceedings of the Fifteenth International ISKO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SciGator: a DDC-based browsing library interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lardera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Heidi Pallestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matea Sipic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European DDC User Group (EDUG) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il y a deux fois plus de fer dans le grillon que dans les épinards » : quelles figures et quelles pratiques des experts-médiateurs de l'alimentation à base d'insectes ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+                <w:t xml:space="preserve">Pour une approche globale et intégrative de la santé dans la conception des systèmes classificatoires et terminologiques en allergologie : retour d’expérience sur l’ontologie ALLERGIDOC 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles agentivités et pratiques info-communicationnelles en santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21e Congrès Francophone d’Allergologie, "Allergies et santé globale : défis du 21e siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France. 66 (Supplément), pp.104778, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2026.104778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322623v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi de la terminologie allergologique par les patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouderbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès Francophone d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France. , Revue Française d'Allergologie, Supplément, 65, pp.104355, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2025.104355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en œuvre d’une ontologie informatique en allergologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Il y a deux fois plus de fer dans le grillon que dans les épinards » : quelles figures et quelles pratiques des experts-médiateurs de l'alimentation à base d'insectes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Francophone d'Allergologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles agentivités et pratiques info-communicationnelles en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grenoble, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004445v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception et mise en œuvre d’une ontologie informatique en allergologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caimmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès Francophone d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France. , Revue Française d'Allergologie, Supplement, 65, pp.104357, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2025.104357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un verre de pipi tous les matins éloigne le médecin. Les pratiques informationnelles des internautes en lien avec l'urinothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangéline Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Caimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Francophone d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Edition digitale, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation pollinique et alertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doctoriales du LERASS 2022 : « Communication et engagement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Sampic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dilé-Toustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Driven Use of Automatic Tools in Medical Ontology Design: A Case Study in Allergology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Du terme au geste : la place de la terminologie dans les pratiques informationnelles et martiales d'un club de taekwondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286682v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The work and information practices of allergy professionals: characteristics, enactment, implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Context-Driven Use of Automatic Tools in Medical Ontology Design: A Case Study in Allergology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de la rencontre ciné-débat suivie d'une dégustation d'insectes : nourrir le monde de demain, mais à quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4669,100 +5269,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’élaboration d’un système d'organisation des connaissances en allergologie : l’analyse des documents et des pratiques informationnelles des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paul Valéry - Montpellier III, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023MON30016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04310219v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4772,100 +5372,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALLERGIDOC Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d8dabc3bbe02b29104aa55a6eeae3b63d02ab8a2;origin=https://hal.archives-ouvertes.fr/hal-04610245;visit=swh:1:snp:8cf82a01d8b5ebc4c9fce4bd8f3a6784ccf8c8c4;anchor=swh:1:rel:a7138689d60105858ea139c067956cd6e9ef920b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610245v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4875,180 +5475,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science ouverte, les données massives et l'intelligence collective en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un défi de recherche interdisciplinaire : comparaison d’une classification disciplinaire avec une classification basée sur les phénomènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5116,51 +5716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EED2D0E2"/>
+    <w:nsid w:val="0F09C05C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5264,51 +5864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB6B9833"/>
+    <w:nsid w:val="EC2726CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5412,51 +6012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53ED09AA"/>
+    <w:nsid w:val="C503808B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5560,51 +6160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1CF6FD63"/>
+    <w:nsid w:val="A8E81238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5708,51 +6308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ECFB38F1"/>
+    <w:nsid w:val="C9498196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5856,51 +6456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="77347864"/>
+    <w:nsid w:val="C4B8921A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6102,51 +6702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-trzmielewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7436-2846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273441345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-3-151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Tanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104100" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596532919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzmielewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tanno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducarteron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100365" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lardera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Heidi Pallestrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Sipic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rolandi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286655v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouderbala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Merli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Tudhope" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-49" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana K Tanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981321v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411446v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Paolo Caimmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Kase Tanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ledl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyoung Park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouderbala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104355" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lapina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04310219v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610245v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8dabc3bbe02b29104aa55a6eeae3b63d02ab8a2;origin=https://hal.archives-ouvertes.fr/hal-04610245;visit=swh:1:snp:8cf82a01d8b5ebc4c9fce4bd8f3a6784ccf8c8c4;anchor=swh:1:rel:a7138689d60105858ea139c067956cd6e9ef920b;path=/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcin-trzmielewski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7436-2846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/273441345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Corriger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auriol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charpy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Morais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eaa.2026.1009123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2024-3-151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Tanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caimmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.104100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57574/596532919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trzmielewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2021.03.085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Caimmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Tanno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducarteron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9678" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2020.02.188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gnoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lardera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Heidi Pallestrini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matea Sipic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rolandi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286655v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouderbala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Merli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Tudhope" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-49" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demoly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana K Tanno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981321v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411446v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Paolo Caimmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Kase Tanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ledl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyoung Park" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2026.104778" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouderbala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104355" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104357" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line Clark" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lapina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sampic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dil&#233;-Toustou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604062v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04310219v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023MON30016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610245v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8dabc3bbe02b29104aa55a6eeae3b63d02ab8a2;origin=https://hal.archives-ouvertes.fr/hal-04610245;visit=swh:1:snp:8cf82a01d8b5ebc4c9fce4bd8f3a6784ccf8c8c4;anchor=swh:1:rel:a7138689d60105858ea139c067956cd6e9ef920b;path=/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>