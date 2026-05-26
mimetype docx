--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -1404,69 +1404,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05443308v1</w:t>
+                <w:t xml:space="preserve">cea-05443308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérope: A Microstructure Generator for Simulation of Heterogeneous Materials</w:t>
               </w:r>
@@ -1508,177 +1508,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization and geometric singularities : a study on corners</w:t>
+                <w:t xml:space="preserve">Stochastic homogenization : a short proof of the annealed Calderón-Zygmund estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Josien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543512v1</w:t>
+                <w:t xml:space="preserve">hal-03688223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization : a short proof of the annealed Calderón-Zygmund estimate</w:t>
+                <w:t xml:space="preserve">Stochastic homogenization and geometric singularities : a study on corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Josien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Schäffner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688223v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The annealed Calderon-Zygmund estimate as convenient tool in quantitative stochastic homogenization</w:t>
               </w:r>
@@ -2011,51 +2011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Meynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04179210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-181504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893991v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.12.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1610892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Otto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fayette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05443308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chassard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raithel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sch&#228;ffner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05232281v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Belgrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Josien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Meynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04179210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Patrick Pellegrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.054309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-181504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893991v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.12.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2019.1610892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abx001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Otto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fayette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05443308v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chassard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raithel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sch&#228;ffner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>