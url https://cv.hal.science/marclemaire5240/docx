--- v0 (2026-03-26)
+++ v1 (2026-05-15)
@@ -902,290 +902,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprotective and neurorestorative potential of xenon</w:t>
+                <w:t xml:space="preserve">Pichia kudrazevii and Candida nitrativorans are the most well-adapted and relevant yeast species fermenting cocoa in Agneby-Tiassa, a local Ivorian cocoa producing region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lavaur</w:t>
+                <w:t xml:space="preserve">Lamine Samagaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Niamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (Part 1), pp.773-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2016.86⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302443v1</w:t>
+                <w:t xml:space="preserve">hal-02001343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichia kudrazevii and Candida nitrativorans are the most well-adapted and relevant yeast species fermenting cocoa in Agneby-Tiassa, a local Ivorian cocoa producing region</w:t>
+                <w:t xml:space="preserve">Neuroprotective and neurorestorative potential of xenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Samagaci</w:t>
+                <w:t xml:space="preserve">J Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Ouattara</w:t>
+                <w:t xml:space="preserve">J Pype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Niamke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Le Nogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E C Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.e2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001343v1</w:t>
+                <w:t xml:space="preserve">hal-01302443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic clustering: a novel method for microglial morphology analysis</w:t>
               </w:r>
@@ -3440,51 +3440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="644EE6FE"/>
+    <w:nsid w:val="3D180630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3671,51 +3671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marclemaire5240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8552-867X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181323117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313568405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samagaci Lamine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossonou Silver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoue Lesoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamke L.Sebatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ravent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11076-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santomartino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ottaviano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Camponeschi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ann Alcarpio Landicho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Falato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavaur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pype" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Nogue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E C Hirsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Samagaci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouattara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Niamke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.10.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZNXHSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01389354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Flamant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Bozza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0614-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deffaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline W&#233;solowski-Louvel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00515-14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Thabet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Simonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cotton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02416-14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Micolonghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tizzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078543-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00210-12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Li Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Xu Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Fu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100446p" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104364" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fraissinet-Tachet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deluen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole James" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Molinete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Theiler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.19.6735-6749.2002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob ter Halle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Colasson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spagnol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02129-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10950QD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A Collart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M002701200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schynts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thiry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1135(99)00008-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X40GKKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-1-211" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ohayon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuchiyoshi Fujino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;guin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2451-2459.1995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marclemaire5240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8552-867X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181323117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313568405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297439v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samagaci Lamine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossonou Silver" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoue Lesoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamke L.Sebatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2025/v44i94609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ravent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D. Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11076-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santomartino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ottaviano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Camponeschi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ann Alcarpio Landicho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Falato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Samagaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouattara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Niamke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.10.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFZNXHSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lavaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pype" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Nogue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E C Hirsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.86" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01389354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Flamant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fiette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. Bozza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0614-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deffaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline W&#233;solowski-Louvel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00515-14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Thabet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Simonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cotton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02416-14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Micolonghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tizzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.078543-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00210-12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Li Xie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Xu Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Fu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100446p" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.104364" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00180984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fraissinet-Tachet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deluen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole James" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Molinete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Theiler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.19.6735-6749.2002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob ter Halle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Colasson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spagnol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02129-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10950QD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A Collart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M002701200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schynts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thiry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1135(99)00008-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X40GKKQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beguin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-1-211" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ohayon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuchiyoshi Fujino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;guin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.9.2451-2459.1995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>