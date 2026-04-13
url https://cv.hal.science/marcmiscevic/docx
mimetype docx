--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1021,780 +1021,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Role of Falling Droplets’ Sweeping in Surface Renewal during Dropwise Condensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
+                <w:t xml:space="preserve">Experimental study of a Capillary Pumped Loop assisted with a mechanical pump placed at the evaporator inlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02092⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.114850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079648v1</w:t>
+                <w:t xml:space="preserve">hal-02961575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra low pressure drop, high thermal performance evaporator: Experiments and analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Marie</w:t>
+                <w:t xml:space="preserve">About the Role of Falling Droplets’ Sweeping in Surface Renewal during Dropwise Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (43), pp.12877-12886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.114930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03079636v1</w:t>
+                <w:t xml:space="preserve">hal-03079648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a Capillary Pumped Loop assisted with a mechanical pump placed at the evaporator inlet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra low pressure drop, high thermal performance evaporator: Experiments and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">A. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lluc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 169, pp.114850. </w:t>
+              <w:t xml:space="preserve">, 2020, 170, pp.114930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.114930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961575v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid cooling of a microprocessor: experimentation and simulation of a sub-millimeter channel heat exchanger</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2019.1628485⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079615v3</w:t>
+                <w:t xml:space="preserve">hal-02285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer intensification in an actuated heat exchanger submitted to an imposed pressure drop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid cooling of a microprocessor: experimentation and simulation of a sub-millimeter channel heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219441. </w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (15-16), pp.1365-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2019.1628485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310271v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079615v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
+                <w:t xml:space="preserve">Heat transfer intensification in an actuated heat exchanger submitted to an imposed pressure drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Callegari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.144-152. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285083v1</w:t>
+                <w:t xml:space="preserve">hal-02310271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of in-tube condensation in microgravity</w:t>
               </w:r>
@@ -1926,103 +1926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-hydraulic characterization of a self-pumping corrugated wall heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 128, pp.713-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2154,291 +2154,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of the contact angle hysteresis for small droplets on a wettability gradient surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">An Experimental Study on Slug-Bubbly Condensation Flows at Low Mass Velocity in a Square-Cross-Section Microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2017017460⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (13-14), pp.1181-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2015.1112601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800684v1</w:t>
+                <w:t xml:space="preserve">hal-03818981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study on Slug-Bubbly Condensation Flows at Low Mass Velocity in a Square-Cross-Section Microchannel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. El Achkar</w:t>
+                <w:t xml:space="preserve">On the effect of the contact angle hysteresis for small droplets on a wettability gradient surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (13-14), pp.1181-1189. </w:t>
+              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01457632.2015.1112601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2017017460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818981v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement by dynamic corrugated heat exchanger wall: Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,1132 +2608,1132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Condensation in the Framework of ENhanced COndensers in Microgravity (ENCOM-2) Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic activation of a single vapor embryo growth : analysis of thermal and momentum inertia effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kostoglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Glushchuk</w:t>
+                <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D. Karapantsios</w:t>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (5), pp.335-349. </w:t>
+              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.139-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12217-014-9402-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014011700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818978v1</w:t>
+                <w:t xml:space="preserve">hal-03818979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface : Two-Phase Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigations on Condensation in the Framework of ENhanced COndensers in Microgravity (ENCOM-2) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. Ajaev</w:t>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Asano</w:t>
+                <w:t xml:space="preserve">M. Kostoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glushchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. N. Goncharova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. D. Karapantsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), </w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.335-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014012076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12217-014-9402-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819325v1</w:t>
+                <w:t xml:space="preserve">hal-03818978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic activation of a single vapor embryo growth : analysis of thermal and momentum inertia effects</w:t>
+                <w:t xml:space="preserve">Preface : Two-Phase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Leal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">V. S. Ajaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Topin</w:t>
+                <w:t xml:space="preserve">H. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tadrist</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. N. Goncharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.139-154. </w:t>
+              <w:t xml:space="preserve">, 2014, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014011700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014012076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818979v1</w:t>
+                <w:t xml:space="preserve">hal-03819325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous integration, control and enhancement of both fluid flow and heat transfer in small scale heat exchangers: A numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow patterns and heat transfer in a square cross-section micro condenser working at low mass flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+                <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.36-40. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1-2), pp.704-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2013.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459461v1</w:t>
+                <w:t xml:space="preserve">hal-03818852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of pool boiling incipience in confined space: Dynamic morphing of the wall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1-2), pp.451-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprint of ``Control of pool boiling incipience in confined space: Dynamic morphing of the wall effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Simultaneous integration, control and enhancement of both fluid flow and heat transfer in small scale heat exchangers: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2013.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.05.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01459471v1</w:t>
+                <w:t xml:space="preserve">hal-01459461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of heat transfer enhancement methods and new perspectives: Focus on active methods using electroactive materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Reprint of ``Control of pool boiling incipience in confined space: Dynamic morphing of the wall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.505-524. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1-2), pp.696-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.01.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459453v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow patterns and heat transfer in a square cross-section micro condenser working at low mass flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">An overview of heat transfer enhancement methods and new perspectives: Focus on active methods using electroactive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.11.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.505-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.01.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03818852v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop heat pipe and capillary pumped loop design: About heat transfer in the isolated bubbles zone of condensers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer and flow distribution in a multichannel microcondenser working at low mass fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4485,273 +4485,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic experiments on flow and heat transfer in porous media, emphasis on bottom injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of condensation flow in a minichannel by means of local void fraction determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouamar Rahli</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounes Tadrist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">Jean Louis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 236, pp.2084-2103</w:t>
+              <w:t xml:space="preserve">International journal of heat exchangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343854v1</w:t>
+                <w:t xml:space="preserve">hal-04835532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of condensation flow in a minichannel by means of local void fraction determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic experiments on flow and heat transfer in porous media, emphasis on bottom injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Médéric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Ouamar Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Joly</w:t>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of heat exchangers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (1), pp.15-32</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 236, pp.2084-2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835532v1</w:t>
+                <w:t xml:space="preserve">hal-00343854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Void fraction invariance properties of condensation flow inside a capillary glass tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,90 +4823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Use of Fibrous Materials in Compact Heat Exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouamar Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,64 +5052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective boiling phenomena in a sintered fibrous channel:Study of thermal non-equilibrium behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (4), pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,51 +5147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des écoulements darcéens à travers un lit de fibres rigides empilées aléatoirement : influence de la porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,286 +5289,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring liquid film thickness during downflow condensation in a minichannel</w:t>
+                <w:t xml:space="preserve">Investigating condensation with R1233zd(E) in a minichannel during a parabolic flight campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Berto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+                <w:t xml:space="preserve">Nicolò Mattiuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Glushchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Thermal Science Conference, Eurotherm 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815228v1</w:t>
+                <w:t xml:space="preserve">hal-04815249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating condensation with R1233zd(E) in a minichannel during a parabolic flight campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrey Glushchuk</w:t>
+                <w:t xml:space="preserve">Measuring liquid film thickness during downflow condensation in a minichannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Thermal Science Conference, Eurotherm 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, lake bled, Slovenia. pp.012131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815249v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Measurements Of Liquid Film Thickness During Condensation In A Small Diameter Tube</w:t>
               </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5885,1555 +5885,1555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un prototype d'échangeur de chaleur intégrant la fonction de pompage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-efficiency cooling system for highly integrated power electronics for hybrid propulsion aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Erroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.870-877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942398v1</w:t>
+                <w:t xml:space="preserve">hal-02417709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer mechanisms during refrigerant condensation when varying inclination.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Berto</w:t>
+                <w:t xml:space="preserve">Modeling of Heat Transfers during Dropwise Condensation: Analyses of the Influential Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1197⟩</w:t>
+              <w:t xml:space="preserve">The 5th World Congress on Mechanical, Chemical, and Material Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lisbon (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff19.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791082v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the liquid film thickness during convective condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arianna Berto</w:t>
+                <w:t xml:space="preserve">Étude expérimentale d'un prototype d'échangeur de chaleur intégrant la fonction de pompage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bortolin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th UIT Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Padova, Italy</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814688v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly integrated power electronics solution and associated high-efficiency cooling system for hybrid propulsion aircraft : cooling system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gateau</w:t>
+                <w:t xml:space="preserve">Heat transfer mechanisms during refrigerant condensation when varying inclination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bertin</w:t>
+                <w:t xml:space="preserve">A. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. del Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877060v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New measurement technique of liquid film thickness distribution with high spatial and temporal resolution: application to convective condensation in microgravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the liquid film thickness during convective condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrey Gluschuk</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on "Two-Phase Systems for Space and Ground Applications”,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">37th UIT Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910227v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts lors de la condensation en gouttes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly integrated power electronics solution and associated high-efficiency cooling system for hybrid propulsion aircraft : cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Erroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Congrès Français de Thermique (SFT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes (France), France. pp495-502</w:t>
+              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816272v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New measurement technique of liquid film thickness distribution with high spatial and temporal resolution: application to convective condensation in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queeckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Gluschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on "Two-Phase Systems for Space and Ground Applications”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953541v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales couplées du coefficient d'échange interne et de l'épaisseur de film de liquide en condensation convective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des transferts lors de la condensation en gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">27 ème Congrès Français de Thermique (SFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes (France), France. pp495-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911002v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency cooling system for highly integrated power electronics for hybrid propulsion aircraft</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bertin</w:t>
+                <w:t xml:space="preserve">Marie Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.870-877</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417709v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Heat Transfers during Dropwise Condensation: Analyses of the Influential Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures locales couplées du coefficient d'échange interne et de l'épaisseur de film de liquide en condensation convective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Lethuillier</w:t>
+                <w:t xml:space="preserve">Jennifer Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th World Congress on Mechanical, Chemical, and Material Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814620v1</w:t>
+                <w:t xml:space="preserve">hal-02911002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of a Capillary-assisted High Performance Evaporator</w:t>
+                <w:t xml:space="preserve">Évaporateur à alimentation hybride pour boucle de refroidissement fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Pipe Conference (IHPC 2018), June 10-14, 2018, Pisa (ITALY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Thermique (SFT 2018), 29 mai -1er juin 2018, Pau (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965014v1</w:t>
+                <w:t xml:space="preserve">hal-03965053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaporateur à alimentation hybride pour boucle de refroidissement fluide</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of a Capillary-assisted High Performance Evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Thermique (SFT 2018), 29 mai -1er juin 2018, Pau (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">International Heat Pipe Conference (IHPC 2018), June 10-14, 2018, Pisa (ITALY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965053v1</w:t>
+                <w:t xml:space="preserve">hal-03965014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical investigation of a controlled hybrid mechanical/capillary pumped loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Pipe Conference (IHPC 2018), June 10-14, 2018, Pisa (ITALY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
@@ -7456,2692 +7456,2675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Studying impacts of travelling wave shape on pumping for active cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792926v1</w:t>
+                <w:t xml:space="preserve">hal-01792919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un évaporateur constitué de micro-canaux à deux dimensions caractéristiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marie</w:t>
+                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Thermique (SFT 2017), 30 Mai-2 Juin 2017, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965059v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD 2017), june 19-21, Ottawa, ON (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792923v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Callegari</w:t>
+                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD 2017), june 19-21, Ottawa, ON (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943445v1</w:t>
+                <w:t xml:space="preserve">hal-01792917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Étude expérimentale d'un évaporateur constitué de micro-canaux à deux dimensions caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Thermique (SFT 2017), 30 Mai-2 Juin 2017, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792917v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Effect of a Wettability Gradient on Condensation Heat Transfer Coefficient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT 2017), July 17-19, 2017, Portorož (SLOVENIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965058v1</w:t>
+                <w:t xml:space="preserve">hal-01792923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying impacts of travelling wave shape on pumping for active cooling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Effect of a Wettability Gradient on Condensation Heat Transfer Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT 2017), July 17-19, 2017, Portorož (SLOVENIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792919v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Heat transfer enhancement by dynamic corrugated heat exchanger wall : Numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th European Thermal-Sciences Conference, June 19-23, 2016, Krakow (POLAND)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988895v1</w:t>
+                <w:t xml:space="preserve">hal-03998526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">An Innovative Solution to Enhance the Performance of Classical Heat Exchanger for Cooling Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Callegari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd World Congress on Mechanical, Chemical, and Material Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. pp.HTFF 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988864v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions d’actionnement pour méthodes actives de refroidissement des systèmes embarqués</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of film thickness during condensation in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glushchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998525v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts par morphing de paroi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Effet de la gravité sur la condensation convective : campagne de vols paraboliques de l'ESA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998493v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Léal</w:t>
+                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003895v1</w:t>
+                <w:t xml:space="preserve">hal-03988895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988863v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la dynamique de la ligne triple sur les conditions de nucléation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leal</w:t>
+                <w:t xml:space="preserve">Solutions d’actionnement pour méthodes actives de refroidissement des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965012v1</w:t>
+                <w:t xml:space="preserve">hal-03998525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of heat transfer coefficient during condensation on a wettability gradient surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensification des transferts par morphing de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Goumaidi</w:t>
+                <w:t xml:space="preserve">J. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965057v1</w:t>
+                <w:t xml:space="preserve">hal-03998493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Effet de la dynamique de la ligne triple sur les conditions de nucléation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942395v1</w:t>
+                <w:t xml:space="preserve">hal-03965012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale des écoulements en déversoir avec condensation dans un tube circulaire vertical</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Melot</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016) 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998527v1</w:t>
+                <w:t xml:space="preserve">hal-03988863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de l’effet d’un gradient de mouillabilité sur les coefficients d’échange thermique en condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Goumaidi</w:t>
+                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965013v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective condensation in microgravity conditions : heat transfer coefficient measurements and flow visualizations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+                <w:t xml:space="preserve">Experimental investigation of heat transfer coefficient during condensation on a wettability gradient surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goumaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953542v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumping and Heat Transfer Enhancement by Wall's Morphing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2016), July 11-13, 2016, Malaga (SPAIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942393v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions actives pour le refroidissement des systèmes embarqués</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale des écoulements en déversoir avec condensation dans un tube circulaire vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Khaophone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tououse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016) 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998528v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'intensification de transfert de chaleur par « morphing » dynamique de la paroi d'un échangeur thermique millimétrique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Convective condensation in microgravity conditions : heat transfer coefficient measurements and flow visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glushchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT-2016-- Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648921v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’état de surface sur les caloducs gravitaires</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale de l’effet d’un gradient de mouillabilité sur les coefficients d’échange thermique en condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goumaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10150,515 +10133,532 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988896v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of film thickness during condensation in microgravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions actives pour le refroidissement des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953543v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la gravité sur la condensation convective : campagne de vols paraboliques de l'ESA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">Etude numérique de l'intensification de transfert de chaleur par « morphing » dynamique de la paroi d'un échangeur thermique millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFT-2016-- Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953544v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Solution to Enhance the Performance of Classical Heat Exchanger for Cooling Devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pumping and Heat Transfer Enhancement by Wall's Morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leal Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd World Congress on Mechanical, Chemical, and Material Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2016), July 11-13, 2016, Malaga (SPAIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/htff16.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648983v1</w:t>
+                <w:t xml:space="preserve">hal-03942393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement by dynamic corrugated heat exchanger wall : Numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Kumar</w:t>
+                <w:t xml:space="preserve">Effet de l’état de surface sur les caloducs gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schmidmayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Topin</w:t>
+                <w:t xml:space="preserve">J. L. Dubelloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Thermal-Sciences Conference, June 19-23, 2016, Krakow (POLAND)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998526v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heterogeneous wettability on droplet dynamic and condensation process</w:t>
               </w:r>
@@ -10765,64 +10765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Khaophone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10854,1767 +10854,1767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of a submodule for modular multilevel converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+                <w:t xml:space="preserve">A model for uphill droplet motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Inconue, United States</w:t>
+              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. 8 p., paper 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965413v1</w:t>
+                <w:t xml:space="preserve">hal-03965010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte d’écoulement pour la condensation convective à faibles vitesses massiques dans un micro-tube horizontal de section carrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Nucleation incipience on a heated surface : effect of pressure oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSFT 2014 : Congrès Français de Thermique Lyon (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC-15, 10-15 August 2014, Kyoto (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kyoto, Japan. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.pbl.009102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964959v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation incipience on a heated surface : effect of pressure oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leal</w:t>
+                <w:t xml:space="preserve">Droplet Motion on a Wettability Gradient Surface : Effect of Contact Angle Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC-15, 10-15 August 2014, Kyoto (JAPAN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965008v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet Motion on a Wettability Gradient Surface : Effect of Contact Angle Hysteresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">Carte d’écoulement pour la condensation convective à faibles vitesses massiques dans un micro-tube horizontal de section carrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">CSFT 2014 : Congrès Français de Thermique Lyon (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965006v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Slug Flow for Condensation in a Square Cross-Section Micro-Channel at Low Mass Velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. El Achkar</w:t>
+                <w:t xml:space="preserve">Thermal analysis of a submodule for modular multilevel converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Martin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslava Mitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao-Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom. 8 p., paper 136</w:t>
+              <w:t xml:space="preserve">APEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Inconue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965009v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of the dynamic contact angle of a vapor embryo interface trapped in a nucleation site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leal</w:t>
+                <w:t xml:space="preserve">Experimental Study of Slug Flow for Condensation in a Square Cross-Section Micro-Channel at Low Mass Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, London, United Kingdom. 11 p., paper 199</w:t>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. 8 p., paper 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965011v1</w:t>
+                <w:t xml:space="preserve">hal-03965009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Patterns Map for Condensation Flow at Low Mass Velocities in a Square Cross-Section Micro-Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">On the effect of the dynamic contact angle of a vapor embryo interface trapped in a nucleation site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France. paper P67</w:t>
+              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. 11 p., paper 199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965005v1</w:t>
+                <w:t xml:space="preserve">hal-03965011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for uphill droplet motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">Flow Patterns Map for Condensation Flow at Low Mass Velocities in a Square Cross-Section Micro-Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom. 8 p., paper 140</w:t>
+              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. paper P67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965010v1</w:t>
+                <w:t xml:space="preserve">hal-03965005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow patterns and heat transfer during condensation flow in a square cross-section micro channel: effects of fluid properties and mass velocity. Two-phase systems for ground and space applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Team Workshop on Two-Phase Systems for Ground and Space Applications, Bremen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">ECS 13 : 10th European Coating Symposium Mons Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964963v1</w:t>
+                <w:t xml:space="preserve">hal-03964957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence des inerties thermique et dynamique sur les conditions de déclenchement de la nucléation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of nucleation by simultaneous boiling and cavitation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2013 : Congrès Français de Thermique Gérardmer, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">International Topical Team Workshop on Two-Phase Systems for Ground and Space Applications, Bremen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965007v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicellular piezoelectric actuator for setting in motion fluids, and heat exchange enhancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leatitia Leal</w:t>
+                <w:t xml:space="preserve">Flow patterns and heat transfer during condensation flow in a square cross-section micro channel: effects of fluid properties and mass velocity. Two-phase systems for ground and space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 11TH INTERNATIONAL WORKSHOP OF ELECTRONICS, CONTROL, MEASUREMENT, SIGNALS AND THEIR APPLICATION TO MECHATRONICS (ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Topical Team Workshop on Two-Phase Systems for Ground and Space Applications, Bremen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459488v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du fort déséquilibre thermique entre phases lors de la condensation convective de bulles à l’intérieur d’un micro tube de section carrée</w:t>
+                <w:t xml:space="preserve">Analyse de l’influence des inerties thermique et dynamique sur les conditions de déclenchement de la nucléation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hugon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2013 : Congrès Français de Thermique Gérardmer, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964960v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">Multicellular piezoelectric actuator for setting in motion fluids, and heat exchange enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+                <w:t xml:space="preserve">Patrice Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Leatitia Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Two-Phase Flow Group Meeting, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">2013 IEEE 11TH INTERNATIONAL WORKSHOP OF ELECTRONICS, CONTROL, MEASUREMENT, SIGNALS AND THEIR APPLICATION TO MECHATRONICS (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964962v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
+                <w:t xml:space="preserve">Mise en évidence du fort déséquilibre thermique entre phases lors de la condensation convective de bulles à l’intérieur d’un micro tube de section carrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS 13 : 10th European Coating Symposium Mons Belgium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">SFT 2013 : Congrès Français de Thermique Gérardmer, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964957v1</w:t>
+                <w:t xml:space="preserve">hal-03964960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nucleation by simultaneous boiling and cavitation phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leal</w:t>
+                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Team Workshop on Two-Phase Systems for Ground and Space Applications, Bremen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">51st European Two-Phase Flow Group Meeting, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964965v1</w:t>
+                <w:t xml:space="preserve">hal-03964962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About flow regime and heat transfer in low diameter condenser of LHP and CPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IHPC : 16th International Heat Pipe Conference, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12633,338 +12633,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of a water drop on a heterogeneous surface wettability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">Condensation flow in a square cross-section micro channel with low gravity effect: case of intermediate mass velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SME 2012: XLVIII International Symposium on Electrical Machines, Ksiaz, POLAND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ksiaz, Poland</w:t>
+              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964956v1</w:t>
+                <w:t xml:space="preserve">hal-03964964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation flow in a square cross-section micro channel with low gravity effect: case of intermediate mass velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Hydrodynamic study of a water drop on a heterogeneous surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hugon</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">SME 2012: XLVIII International Symposium on Electrical Machines, Ksiaz, POLAND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ksiaz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964964v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous cavitation and boiling phenomena effects on the incipience of the nucleation process at the interface of a heated solid and a pure liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12983,351 +12983,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du contrôle du déclenchement de l’ébullition en espace confiné par déformation dynamique de la paroi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolated bubbles regime in capillary-cooling systems’ condensers: about the thermal equilibrium between liquid and vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on two phase systems for ground and space applications, Cava de Tirreni (Napoli), Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942347v1</w:t>
+                <w:t xml:space="preserve">hal-03964850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Patterns and Heat Transfer in a Square Cross-Section Micro Condenser Working at Low Mass Fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale du contrôle du déclenchement de l’ébullition en espace confiné par déformation dynamique de la paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Micro and Nano Flows Conference (MNF), Thessaloniki, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964848v1</w:t>
+                <w:t xml:space="preserve">hal-03942347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of pool boiling incipience in confined space: effect of the dynamic morphing of the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on TWO-PHASE SYSTEMS FOR GROUND AND SPACE APPLICATIONS, Cava de Tirreni, ITALY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13346,666 +13320,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an original vapour-compression refrigeration system for cooling electronic components in satellites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Flow Patterns and Heat Transfer in a Square Cross-Section Micro Condenser Working at Low Mass Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space ; Bonn - Bad Godesberg, Germany.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">3rd Micro and Nano Flows Conference (MNF), Thessaloniki, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964849v1</w:t>
+                <w:t xml:space="preserve">hal-03964848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts de chaleur dans la zone à bulles isolées d'un écoulement de condensation en microcanal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Design of an original vapour-compression refrigeration system for cooling electronic components in satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. De Malmlazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space ; Bonn - Bad Godesberg, Germany.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964955v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated bubbles regime in capillary-cooling systems’ condensers: about the thermal equilibrium between liquid and vapor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Analyse des transferts de chaleur dans la zone à bulles isolées d'un écoulement de condensation en microcanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on two phase systems for ground and space applications, Cava de Tirreni (Napoli), Italy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
+              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964850v1</w:t>
+                <w:t xml:space="preserve">hal-03964955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the behavior of a multichannel micro-condenser working at low mass fluxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">About stability of a vapour jet condensing in a micro channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics 2010, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IHTC14: International Heat Transfer Conference, Washington DC, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964845v1</w:t>
+                <w:t xml:space="preserve">hal-03964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrodynamique d’un fluide en espace confiné sous l’effet de la déformation entretenue d’une paroi en vue de contrôler le déclenchement de l’ébullition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leal</w:t>
+                <w:t xml:space="preserve">Experimental study of the behavior of a multichannel micro-condenser working at low mass fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT2010: Congrès Français de Themique, Le Touquet, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Touquet, France. pp.487-492</w:t>
+              <w:t xml:space="preserve">Microfluidics 2010, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964847v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About stability of a vapour jet condensing in a micro channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Benjamin</w:t>
+                <w:t xml:space="preserve">Modélisation hydrodynamique d’un fluide en espace confiné sous l’effet de la déformation entretenue d’une paroi en vue de contrôler le déclenchement de l’ébullition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC14: International Heat Transfer Conference, Washington DC, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">SFT2010: Congrès Français de Themique, Le Touquet, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Touquet, France. pp.487-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964844v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et étude numérique instationnaire de la condensation convective en micro-tube</w:t>
               </w:r>
@@ -14613,64 +14613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study Of Coupled Heat And Mass Transfer With Phase Change In A Sintered Fibrous Channel Crossed By A Non-Darcean Fluid Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pantaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14721,77 +14721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Des Transferts De Chaleur Avec Changement De Phase Dans Un Canal Poreux Parcouru Par Un Fluide En Ecoulement Non-Darcéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Marseille, France. pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14969,103 +14969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement in short corrugated mini-tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Analysis of Heat and Mass Transfer in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley -VCH, pp.181-208, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15259,51 +15259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Berto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Azzolin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bortolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00276-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Glushchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queeckers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.114930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.05.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM1N4KT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1189277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2017017460" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.1112601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7N5WD9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostoglou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Karapantsios" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-014-9402-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Ajaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. N. Goncharova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014012076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZCSGM18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.02.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD598XWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0987-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWP747MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-009-9138-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31PJC4FX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.06.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LSHX5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995211" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/568EA91E7570FA5E019DEA9C945069BC5FF5554E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzolin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bortolin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012131" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Mattiuzzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Col" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1197" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gluschuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816272v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lethuillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff19.144" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965059v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goumaidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khaophone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmidmayer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Khaophone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965413v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Martin Wu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao-Xin Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965008v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.pbl.009102" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965009v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965007v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimeno Lopez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964957v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964956v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964955v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964850v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964847v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164237v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mideric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louahlia-Gaulous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laveille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556339v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lethuillier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82992-6_4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052155v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Berto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Azzolin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bortolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00276-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Glushchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queeckers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.114930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.05.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM1N4KT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1189277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.1112601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2017017460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7N5WD9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostoglou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Karapantsios" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-014-9402-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Ajaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. N. Goncharova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014012076" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZCSGM18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.02.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD598XWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0987-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWP747MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-009-9138-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31PJC4FX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.06.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LSHX5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995211" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/568EA91E7570FA5E019DEA9C945069BC5FF5554E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Mattiuzzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bortolin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012131" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lethuillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff19.144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Col" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1197" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gluschuk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816272v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmidmayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goumaidi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khaophone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Khaophone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965008v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.pbl.009102" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964959v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965413v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Martin Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao-Xin Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965005v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimeno Lopez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964964v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964956v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964850v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964848v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164237v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mideric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louahlia-Gaulous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laveille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556339v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lethuillier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82992-6_4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052155v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>