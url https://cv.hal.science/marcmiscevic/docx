--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1021,177 +1021,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a Capillary Pumped Loop assisted with a mechanical pump placed at the evaporator inlet</w:t>
+                <w:t xml:space="preserve">Ultra low pressure drop, high thermal performance evaporator: Experiments and analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lévêque</w:t>
+                <w:t xml:space="preserve">A. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 169, pp.114850. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114850⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 170, pp.114930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.114930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961575v1</w:t>
+                <w:t xml:space="preserve">hal-03079636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Role of Falling Droplets’ Sweeping in Surface Renewal during Dropwise Condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1210,591 +1193,608 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (43), pp.12877-12886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c02092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra low pressure drop, high thermal performance evaporator: Experiments and analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of a Capillary Pumped Loop assisted with a mechanical pump placed at the evaporator inlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marie</w:t>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 170, pp.114930. </w:t>
+              <w:t xml:space="preserve">, 2020, 169, pp.114850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.114930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079636v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
+                <w:t xml:space="preserve">Liquid cooling of a microprocessor: experimentation and simulation of a sub-millimeter channel heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Callegari</w:t>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.017⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (15-16), pp.1365-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2019.1628485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285083v1</w:t>
+                <w:t xml:space="preserve">hal-03079615v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid cooling of a microprocessor: experimentation and simulation of a sub-millimeter channel heat exchanger</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer intensification in an actuated heat exchanger submitted to an imposed pressure drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pigache</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (15-16), pp.1365-1381. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01457632.2019.1628485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079615v3</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer intensification in an actuated heat exchanger submitted to an imposed pressure drop</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a dielectric liquid-vapor interface between two vertical planar electrodes: Influence of the DC electric field and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Prashant Kumar</w:t>
+                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219441. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.144-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310271v1</w:t>
+                <w:t xml:space="preserve">hal-02285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of in-tube condensation in microgravity</w:t>
               </w:r>
@@ -1920,261 +1920,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydraulic characterization of a self-pumping corrugated wall heat exchanger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prashant Kumar</w:t>
+                <w:t xml:space="preserve">Dropwise Condensation Enhancement Using a Wettability Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.04.048⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (3), 377-385 (Special Issue). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2016.1189277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792112v1</w:t>
+                <w:t xml:space="preserve">hal-03818982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropwise Condensation Enhancement Using a Wettability Gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">Thermo-hydraulic characterization of a self-pumping corrugated wall heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (3), 377-385 (Special Issue). </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.713-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01457632.2016.1189277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818982v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on Slug-Bubbly Condensation Flows at Low Mass Velocity in a Square-Cross-Section Microchannel</w:t>
               </w:r>
@@ -2264,51 +2264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of the contact angle hysteresis for small droplets on a wettability gradient surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement by dynamic corrugated heat exchanger wall: Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward enhancement of water vapour condensation using wettability gradient surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,1132 +2608,1132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic activation of a single vapor embryo growth : analysis of thermal and momentum inertia effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigations on Condensation in the Framework of ENhanced COndensers in Microgravity (ENCOM-2) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Leal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Topin</w:t>
+                <w:t xml:space="preserve">M. Kostoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glushchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tadrist</w:t>
+                <w:t xml:space="preserve">T. D. Karapantsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.139-154. </w:t>
+              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.335-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014011700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12217-014-9402-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818979v1</w:t>
+                <w:t xml:space="preserve">hal-03818978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigations on Condensation in the Framework of ENhanced COndensers in Microgravity (ENCOM-2) Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface : Two-Phase Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">V. S. Ajaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kostoglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Glushchuk</w:t>
+                <w:t xml:space="preserve">H. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D. Karapantsios</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. N. Goncharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgravity Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (5), pp.335-349. </w:t>
+              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12217-014-9402-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014012076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818978v1</w:t>
+                <w:t xml:space="preserve">hal-03819325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface : Two-Phase Systems</w:t>
+                <w:t xml:space="preserve">Dynamic activation of a single vapor embryo growth : analysis of thermal and momentum inertia effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. Ajaev</w:t>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Asano</w:t>
+                <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. N. Goncharova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (2), </w:t>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.139-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014012076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2014011700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819325v1</w:t>
+                <w:t xml:space="preserve">hal-03818979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow patterns and heat transfer in a square cross-section micro condenser working at low mass flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Control of pool boiling incipience in confined space: Dynamic morphing of the wall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Hugon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (1-2), pp.704-716. </w:t>
+              <w:t xml:space="preserve">, 2013, 51 (1-2), pp.451-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818852v1</w:t>
+                <w:t xml:space="preserve">hal-01459500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pool boiling incipience in confined space: Dynamic morphing of the wall effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Simultaneous integration, control and enhancement of both fluid flow and heat transfer in small scale heat exchangers: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.09.031⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459500v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous integration, control and enhancement of both fluid flow and heat transfer in small scale heat exchangers: A numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Reprint of ``Control of pool boiling incipience in confined space: Dynamic morphing of the wall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1-2), pp.696-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2013.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459461v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprint of ``Control of pool boiling incipience in confined space: Dynamic morphing of the wall effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">An overview of heat transfer enhancement methods and new perspectives: Focus on active methods using electroactive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (1-2), pp.696-703. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.505-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2013.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.01.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01459471v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of heat transfer enhancement methods and new perspectives: Focus on active methods using electroactive materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leal</w:t>
+                <w:t xml:space="preserve">Flow patterns and heat transfer in a square cross-section micro condenser working at low mass flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1-2), pp.704-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.01.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459453v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loop heat pipe and capillary pumped loop design: About heat transfer in the isolated bubbles zone of condensers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer and flow distribution in a multichannel microcondenser working at low mass fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4485,273 +4485,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of condensation flow in a minichannel by means of local void fraction determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic experiments on flow and heat transfer in porous media, emphasis on bottom injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Médéric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Ouamar Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Joly</w:t>
+                <w:t xml:space="preserve">Lounes Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of heat exchangers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (1), pp.15-32</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 236, pp.2084-2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835532v1</w:t>
+                <w:t xml:space="preserve">hal-00343854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic experiments on flow and heat transfer in porous media, emphasis on bottom injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of condensation flow in a minichannel by means of local void fraction determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouamar Rahli</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounes Tadrist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">Jean Louis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 236, pp.2084-2103</w:t>
+              <w:t xml:space="preserve">International journal of heat exchangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343854v1</w:t>
+                <w:t xml:space="preserve">hal-04835532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Void fraction invariance properties of condensation flow inside a capillary glass tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Médéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,90 +4823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Use of Fibrous Materials in Compact Heat Exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouamar Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5052,64 +5052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective boiling phenomena in a sintered fibrous channel:Study of thermal non-equilibrium behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5 (4), pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,51 +5147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des écoulements darcéens à travers un lit de fibres rigides empilées aléatoirement : influence de la porosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5885,527 +5885,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency cooling system for highly integrated power electronics for hybrid propulsion aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New measurement technique of liquid film thickness distribution with high spatial and temporal resolution: application to convective condensation in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queeckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Accorinti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertin</w:t>
+                <w:t xml:space="preserve">Andrey Gluschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.870-877</w:t>
+              <w:t xml:space="preserve">14th International Conference on "Two-Phase Systems for Space and Ground Applications”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417709v1</w:t>
+                <w:t xml:space="preserve">hal-02910227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Heat Transfers during Dropwise Condensation: Analyses of the Influential Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Lethuillier</w:t>
+                <w:t xml:space="preserve">Modélisation des transferts lors de la condensation en gouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th World Congress on Mechanical, Chemical, and Material Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27 ème Congrès Français de Thermique (SFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes (France), France. pp495-502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814620v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un prototype d'échangeur de chaleur intégrant la fonction de pompage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942398v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer mechanisms during refrigerant condensation when varying inclination.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Berto</w:t>
+                <w:t xml:space="preserve">Étude expérimentale d'un prototype d'échangeur de chaleur intégrant la fonction de pompage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791082v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the liquid film thickness during convective condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Azzolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6464,652 +6446,670 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th UIT Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly integrated power electronics solution and associated high-efficiency cooling system for hybrid propulsion aircraft : cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Accorinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Erroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New measurement technique of liquid film thickness distribution with high spatial and temporal resolution: application to convective condensation in microgravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer mechanisms during refrigerant condensation when varying inclination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrey Gluschuk</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. del Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on "Two-Phase Systems for Space and Ground Applications”,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910227v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts lors de la condensation en gouttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lethuillier</w:t>
+                <w:t xml:space="preserve">Mesures locales couplées du coefficient d'échange interne et de l'épaisseur de film de liquide en condensation convective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Congrès Français de Thermique (SFT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes (France), France. pp495-502</w:t>
+              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816272v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et analyse du comportement thermique et hydrodynamique d’une boucle diphasique à pompage hybride capillaire et mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-efficiency cooling system for highly integrated power electronics for hybrid propulsion aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Accorinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Erroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Levêque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Yves Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique (SFT 2019), 3-6 juin 2019, Nantes (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 28th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.870-877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953541v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures locales couplées du coefficient d'échange interne et de l'épaisseur de film de liquide en condensation convective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Heat Transfers during Dropwise Condensation: Analyses of the Influential Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th World Congress on Mechanical, Chemical, and Material Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lisbon (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff19.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911002v1</w:t>
+                <w:t xml:space="preserve">hal-04814620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaporateur à alimentation hybride pour boucle de refroidissement fluide</w:t>
               </w:r>
@@ -7134,51 +7134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7255,51 +7255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7337,103 +7337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical investigation of a controlled hybrid mechanical/capillary pumped loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Pipe Conference (IHPC 2018), June 10-14, 2018, Pisa (ITALY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pisa, Italy</w:t>
@@ -7456,2675 +7456,2692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying impacts of travelling wave shape on pumping for active cooling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD 2017), june 19-21, Ottawa, ON (CANADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792919v1</w:t>
+                <w:t xml:space="preserve">hal-03943445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792926v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inﬂuence of the electrical ﬁeld and the temperature on a liquid-vapor interface between two vertical parallel plane electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Blaineau</w:t>
+                <w:t xml:space="preserve">Étude expérimentale d'un évaporateur constitué de micro-canaux à deux dimensions caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD 2017), june 19-21, Ottawa, ON (CANADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Thermique (SFT 2017), 30 Mai-2 Juin 2017, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943445v1</w:t>
+                <w:t xml:space="preserve">hal-03965059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer intensification and flow rate control in dynamic micro-heat exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+                <w:t xml:space="preserve">J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pigache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Topin</w:t>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792917v1</w:t>
+                <w:t xml:space="preserve">hal-01792923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale d'un évaporateur constitué de micro-canaux à deux dimensions caractéristiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marie</w:t>
+                <w:t xml:space="preserve">Refroidissement liquide d’un microprocesseur : expérimentation et simulation d’un échangeur à canal submillimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Thermique (SFT 2017), 30 Mai-2 Juin 2017, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965059v1</w:t>
+                <w:t xml:space="preserve">hal-01792926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes actives d'intensification des transferts : Facteur de mérite et influence des propriétés thermo-physiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Effect of a Wettability Gradient on Condensation Heat Transfer Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ieme Congrès Français de Thermique (SFT'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT 2017), July 17-19, 2017, Portorož (SLOVENIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792923v1</w:t>
+                <w:t xml:space="preserve">hal-03965058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Effect of a Wettability Gradient on Condensation Heat Transfer Coefficient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Studying impacts of travelling wave shape on pumping for active cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT 2017), July 17-19, 2017, Portorož (SLOVENIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965058v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement by dynamic corrugated heat exchanger wall : Numerical study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effet de la dynamique de la ligne triple sur les conditions de nucléation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Thermal-Sciences Conference, June 19-23, 2016, Krakow (POLAND)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998526v1</w:t>
+                <w:t xml:space="preserve">hal-03965012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Solution to Enhance the Performance of Classical Heat Exchanger for Cooling Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Topin</w:t>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd World Congress on Mechanical, Chemical, and Material Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648983v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of film thickness during condensation in microgravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953543v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la gravité sur la condensation convective : campagne de vols paraboliques de l'ESA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+                <w:t xml:space="preserve">Experimental investigation of heat transfer coefficient during condensation on a wettability gradient surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goumaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953544v1</w:t>
+                <w:t xml:space="preserve">hal-03965057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988895v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse expérimentale des écoulements en déversoir avec condensation dans un tube circulaire vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dufraisse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Khaophone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016) 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988864v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions d’actionnement pour méthodes actives de refroidissement des systèmes embarqués</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extension des performances des systèmes diphasiques à pompage capillaire : utilisation des forces Électro-Hydro-Dynamique (EHD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998525v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts par morphing de paroi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Étude de la condensation convective dans un tube miniature vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998493v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la dynamique de la ligne triple sur les conditions de nucléation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leal</w:t>
+                <w:t xml:space="preserve">Solutions d’actionnement pour méthodes actives de refroidissement des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965012v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effect of an Electrical Field on a Liquid Vapor Interface in a Narrow Channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Callegari</w:t>
+                <w:t xml:space="preserve">Intensification des transferts par morphing de paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference Micro and Nano Flows Conference, Sept. 11-14, 2016, Milan (ITALY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988863v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ONB by Dynamic Actuation: An Open Question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Léal</w:t>
+                <w:t xml:space="preserve">Convective condensation in microgravity conditions : heat transfer coefficient measurements and flow visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glushchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd World Congress on Mechanical, Chemical, and Material Engineering (MCM'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003895v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of heat transfer coefficient during condensation on a wettability gradient surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale de l’effet d’un gradient de mouillabilité sur les coefficients d’échange thermique en condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Goumaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965057v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in actuator solutions for active cooling in embedded systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pumping and Heat Transfer Enhancement by Wall's Morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leal Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar 106, Oct. 10-11, 2016, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2016), July 11-13, 2016, Malaga (SPAIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942395v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale des écoulements en déversoir avec condensation dans un tube circulaire vertical</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Melot</w:t>
+                <w:t xml:space="preserve">Solutions actives pour le refroidissement des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016) 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tououse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998527v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective condensation in microgravity conditions : heat transfer coefficient measurements and flow visualizations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude numérique de l'intensification de transfert de chaleur par « morphing » dynamique de la paroi d'un échangeur thermique millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">SFT-2016-- Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953542v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de l’effet d’un gradient de mouillabilité sur les coefficients d’échange thermique en condensation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Effet de l’état de surface sur les caloducs gravitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Goumaidi</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Dubelloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10133,1098 +10150,1111 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965013v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions actives pour le refroidissement des systèmes embarqués</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+                <w:t xml:space="preserve">Heat transfer enhancement by dynamic corrugated heat exchanger wall : Numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tououse, France</w:t>
+              <w:t xml:space="preserve">7th European Thermal-Sciences Conference, June 19-23, 2016, Krakow (POLAND)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998528v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'intensification de transfert de chaleur par « morphing » dynamique de la paroi d'un échangeur thermique millimétrique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of film thickness during condensation in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bortolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glushchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT-2016-- Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 26-29, 2016, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648921v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumping and Heat Transfer Enhancement by Wall's Morphing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la gravité sur la condensation convective : campagne de vols paraboliques de l'ESA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Phuong Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics (HEFAT2016), July 11-13, 2016, Malaga (SPAIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942393v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’état de surface sur les caloducs gravitaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">An Innovative Solution to Enhance the Performance of Classical Heat Exchanger for Cooling Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Schmidmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Thermique &amp; Multiphysique (SFT 2016), 31 mai-3 juin 2016, Toulouse (FRANCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd World Congress on Mechanical, Chemical, and Material Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. pp.HTFF 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff16.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988896v1</w:t>
+                <w:t xml:space="preserve">hal-03648983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heterogeneous wettability on droplet dynamic and condensation process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Steam suction and direct-contact condensation in partially submerged vertical pipe - Adiabatic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Khaophone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 22-26, 2015, Baltimore, MD (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Boiling and Condensation Heat Transfer, April 26-30, 2015, Boulder, CO (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965056v1</w:t>
+                <w:t xml:space="preserve">hal-03965086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam suction and direct-contact condensation in partially submerged vertical pipe - Adiabatic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Khaophone</w:t>
+                <w:t xml:space="preserve">Effect of heterogeneous wettability on droplet dynamic and condensation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. -F. Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Boiling and Condensation Heat Transfer, April 26-30, 2015, Boulder, CO (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Two-Phase Systems for Ground and Space Applications, Sept. 22-26, 2015, Baltimore, MD (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965086v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for uphill droplet motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">Nucleation incipience on a heated surface : effect of pressure oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC-15, 10-15 August 2014, Kyoto (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kyoto, Japan. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.pbl.009102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965010v1</w:t>
+                <w:t xml:space="preserve">hal-03965008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation incipience on a heated surface : effect of pressure oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leal</w:t>
+                <w:t xml:space="preserve">Droplet Motion on a Wettability Gradient Surface : Effect of Contact Angle Hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference, IHTC-15, 10-15 August 2014, Kyoto (JAPAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.pbl.009102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03965008v1</w:t>
+                <w:t xml:space="preserve">hal-03965006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet Motion on a Wettability Gradient Surface : Effect of Contact Angle Hysteresis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+                <w:t xml:space="preserve">Thermal analysis of a submodule for modular multilevel converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Martin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslava Mitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao-Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">APEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Inconue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965006v1</w:t>
+                <w:t xml:space="preserve">hal-00965413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte d’écoulement pour la condensation convective à faibles vitesses massiques dans un micro-tube horizontal de section carrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11239,756 +11269,739 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSFT 2014 : Congrès Français de Thermique Lyon (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of a submodule for modular multilevel converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+                <w:t xml:space="preserve">Experimental Study of Slug Flow for Condensation in a Square Cross-Section Micro-Channel at Low Mass Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Inconue, United States</w:t>
+              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. 8 p., paper 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965413v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Slug Flow for Condensation in a Square Cross-Section Micro-Channel at Low Mass Velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. El Achkar</w:t>
+                <w:t xml:space="preserve">On the effect of the dynamic contact angle of a vapor embryo interface trapped in a nucleation site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, London, United Kingdom. 8 p., paper 136</w:t>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. 11 p., paper 199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965009v1</w:t>
+                <w:t xml:space="preserve">hal-03965011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of the dynamic contact angle of a vapor embryo interface trapped in a nucleation site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leal</w:t>
+                <w:t xml:space="preserve">Flow Patterns Map for Condensation Flow at Low Mass Velocities in a Square Cross-Section Micro-Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, London, United Kingdom. 11 p., paper 199</w:t>
+              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. paper P67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965011v1</w:t>
+                <w:t xml:space="preserve">hal-03965005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Patterns Map for Condensation Flow at Low Mass Velocities in a Square Cross-Section Micro-Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">A model for uphill droplet motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer and Fluid Flow in Microscale, 22-26 avril 2014, Marseille (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France. paper P67</w:t>
+              <w:t xml:space="preserve">4th Micro and Nano Flows Conference, UCL, 7-10 September 2014, London, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, London, United Kingdom. 8 p., paper 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965005v1</w:t>
+                <w:t xml:space="preserve">hal-03965010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicellular piezoelectric actuator for setting in motion fluids, and heat exchange enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+                <w:t xml:space="preserve">Mounir Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leatitia Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS 13 : 10th European Coating Symposium Mons Belgium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">2013 IEEE 11TH INTERNATIONAL WORKSHOP OF ELECTRONICS, CONTROL, MEASUREMENT, SIGNALS AND THEIR APPLICATION TO MECHATRONICS (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964957v1</w:t>
+                <w:t xml:space="preserve">hal-01459488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of nucleation by simultaneous boiling and cavitation phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Analyse de l’influence des inerties thermique et dynamique sur les conditions de déclenchement de la nucléation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Topical Team Workshop on Two-Phase Systems for Ground and Space Applications, Bremen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">SFT 2013 : Congrès Français de Thermique Gérardmer, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964965v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow patterns and heat transfer during condensation flow in a square cross-section micro channel: effects of fluid properties and mass velocity. Two-phase systems for ground and space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12003,2009 +12016,1996 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Topical Team Workshop on Two-Phase Systems for Ground and Space Applications, Bremen, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence des inerties thermique et dynamique sur les conditions de déclenchement de la nucléation</w:t>
+                <w:t xml:space="preserve">Mise en évidence du fort déséquilibre thermique entre phases lors de la condensation convective de bulles à l’intérieur d’un micro tube de section carrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Leal</w:t>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Topin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2013 : Congrès Français de Thermique Gérardmer, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965007v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicellular piezoelectric actuator for setting in motion fluids, and heat exchange enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Riviere</w:t>
+                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leatitia Leal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 11TH INTERNATIONAL WORKSHOP OF ELECTRONICS, CONTROL, MEASUREMENT, SIGNALS AND THEIR APPLICATION TO MECHATRONICS (ECMSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">51st European Two-Phase Flow Group Meeting, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459488v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence du fort déséquilibre thermique entre phases lors de la condensation convective de bulles à l’intérieur d’un micro tube de section carrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2013 : Congrès Français de Thermique Gérardmer, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">ECS 13 : 10th European Coating Symposium Mons Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964960v1</w:t>
+                <w:t xml:space="preserve">hal-03964957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behaviour of a water droplet on a heterogeneous wettability surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Gimeno Lopez</w:t>
+                <w:t xml:space="preserve">Mechanisms of nucleation by simultaneous boiling and cavitation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Two-Phase Flow Group Meeting, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Topical Team Workshop on Two-Phase Systems for Ground and Space Applications, Bremen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964962v1</w:t>
+                <w:t xml:space="preserve">hal-03964965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About flow regime and heat transfer in low diameter condenser of LHP and CPL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condensation flow in a square cross-section micro channel with low gravity effect: case of intermediate mass velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dutour</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IHPC : 16th International Heat Pipe Conference, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953514v1</w:t>
+                <w:t xml:space="preserve">hal-03964964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation flow in a square cross-section micro channel with low gravity effect: case of intermediate mass velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Hydrodynamic study of a water drop on a heterogeneous surface wettability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hugon</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">SME 2012: XLVIII International Symposium on Electrical Machines, Ksiaz, POLAND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ksiaz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964964v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic study of a water drop on a heterogeneous surface wettability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Miguel Mancio Reis</w:t>
+                <w:t xml:space="preserve">Simultaneous cavitation and boiling phenomena effects on the incipience of the nucleation process at the interface of a heated solid and a pure liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SME 2012: XLVIII International Symposium on Electrical Machines, Ksiaz, POLAND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ksiaz, Poland</w:t>
+              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964956v1</w:t>
+                <w:t xml:space="preserve">hal-03942352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous cavitation and boiling phenomena effects on the incipience of the nucleation process at the interface of a heated solid and a pure liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About flow regime and heat transfer in low diameter condenser of LHP and CPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Leal</w:t>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Symposium on Two-Phase Systems for Ground and Space Applications, Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">16th IHPC : 16th International Heat Pipe Conference, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942352v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated bubbles regime in capillary-cooling systems’ condensers: about the thermal equilibrium between liquid and vapor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Control of pool boiling incipience in confined space: effect of the dynamic morphing of the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on two phase systems for ground and space applications, Cava de Tirreni (Napoli), Italy,</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on TWO-PHASE SYSTEMS FOR GROUND AND SPACE APPLICATIONS, Cava de Tirreni, ITALY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964850v1</w:t>
+                <w:t xml:space="preserve">hal-03942345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du contrôle du déclenchement de l’ébullition en espace confiné par déformation dynamique de la paroi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow Patterns and Heat Transfer in a Square Cross-Section Micro Condenser Working at Low Mass Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">3rd Micro and Nano Flows Conference (MNF), Thessaloniki, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942347v1</w:t>
+                <w:t xml:space="preserve">hal-03964848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of pool boiling incipience in confined space: effect of the dynamic morphing of the wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du contrôle du déclenchement de l’ébullition en espace confiné par déformation dynamique de la paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on TWO-PHASE SYSTEMS FOR GROUND AND SPACE APPLICATIONS, Cava de Tirreni, ITALY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
+              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942345v1</w:t>
+                <w:t xml:space="preserve">hal-03942347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Patterns and Heat Transfer in a Square Cross-Section Micro Condenser Working at Low Mass Fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Design of an original vapour-compression refrigeration system for cooling electronic components in satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. De Malmlazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Micro and Nano Flows Conference (MNF), Thessaloniki, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space ; Bonn - Bad Godesberg, Germany.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964848v1</w:t>
+                <w:t xml:space="preserve">hal-03964849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an original vapour-compression refrigeration system for cooling electronic components in satellites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Hugon</w:t>
+                <w:t xml:space="preserve">Analyse des transferts de chaleur dans la zone à bulles isolées d'un écoulement de condensation en microcanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Physical Sciences in Space ; Bonn - Bad Godesberg, Germany.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964849v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts de chaleur dans la zone à bulles isolées d'un écoulement de condensation en microcanal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Isolated bubbles regime in capillary-cooling systems’ condensers: about the thermal equilibrium between liquid and vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT2011: Congrès Français de Themique, Perpignan, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on two phase systems for ground and space applications, Cava de Tirreni (Napoli), Italy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cava de Tirreni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964955v1</w:t>
+                <w:t xml:space="preserve">hal-03964850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About stability of a vapour jet condensing in a micro channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Benjamin</w:t>
+                <w:t xml:space="preserve">Experimental study of the behavior of a multichannel micro-condenser working at low mass fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC14: International Heat Transfer Conference, Washington DC, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">Microfluidics 2010, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964844v1</w:t>
+                <w:t xml:space="preserve">hal-03964845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the behavior of a multichannel micro-condenser working at low mass fluxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges El Achkar</w:t>
+                <w:t xml:space="preserve">Modélisation hydrodynamique d’un fluide en espace confiné sous l’effet de la déformation entretenue d’une paroi en vue de contrôler le déclenchement de l’ébullition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics 2010, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFT2010: Congrès Français de Themique, Le Touquet, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Touquet, France. pp.487-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964845v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrodynamique d’un fluide en espace confiné sous l’effet de la déformation entretenue d’une paroi en vue de contrôler le déclenchement de l’ébullition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leal</w:t>
+                <w:t xml:space="preserve">About stability of a vapour jet condensing in a micro channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT2010: Congrès Français de Themique, Le Touquet, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le Touquet, France. pp.487-492</w:t>
+              <w:t xml:space="preserve">IHTC14: International Heat Transfer Conference, Washington DC, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964847v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et étude numérique instationnaire de la condensation convective en micro-tube</w:t>
               </w:r>
@@ -14175,122 +14175,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporisation dans un micro-canal de section polygonale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’un écoulement de condensation complète de type capillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Médéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, France, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, Ile des Embiez, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164237v1</w:t>
+                <w:t xml:space="preserve">hal-03964839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du pompage capillaire généré dans un mini-tube de section carrée</w:t>
               </w:r>
@@ -14378,135 +14391,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’un écoulement de condensation complète de type capillaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U. Soupremanien</w:t>
+                <w:t xml:space="preserve">Vaporisation dans un micro-canal de section polygonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Miscevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, Ile des Embiez, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ile des Embiez, France. pp.185-190</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, France, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964839v1</w:t>
+                <w:t xml:space="preserve">hal-04164237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la condensation dans un mini-canal horizontal</w:t>
               </w:r>
@@ -14613,64 +14613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study Of Coupled Heat And Mass Transfer With Phase Change In A Sintered Fibrous Channel Crossed By A Non-Darcean Fluid Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pantaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14721,77 +14721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Des Transferts De Chaleur Avec Changement De Phase Dans Un Canal Poreux Parcouru Par Un Fluide En Ecoulement Non-Darcéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Marseille, France. pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14969,103 +14969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement in short corrugated mini-tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Miscevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Analysis of Heat and Mass Transfer in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley -VCH, pp.181-208, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15259,51 +15259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Berto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Azzolin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bortolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00276-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Glushchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queeckers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.114930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.05.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM1N4KT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1189277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.1112601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2017017460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7N5WD9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostoglou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Karapantsios" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-014-9402-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Ajaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. N. Goncharova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014012076" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZCSGM18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.02.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD598XWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0987-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWP747MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-009-9138-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31PJC4FX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.06.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LSHX5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995211" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/568EA91E7570FA5E019DEA9C945069BC5FF5554E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Mattiuzzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bortolin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012131" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lethuillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff19.144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Col" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1197" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gluschuk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816272v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmidmayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goumaidi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998527v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khaophone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965013v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648921v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965056v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Khaophone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965008v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.pbl.009102" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964959v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965413v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Martin Wu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao-Xin Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965005v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimeno Lopez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964964v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964956v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964850v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964848v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164237v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mideric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louahlia-Gaulous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laveille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556339v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lethuillier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82992-6_4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052155v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Berto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Azzolin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bortolin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Miscevic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavieille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00276-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.195433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beaumale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2022.110801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Glushchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queeckers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123467" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lethuillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04821494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lachassagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.114930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lluc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114850" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079615v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2019.1628485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schmidmayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Topin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219441" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blaineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Callegari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.03.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azzolin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bortolin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phuong Le Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glushchuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2018.05.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PM1N4KT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Miguel Mancio Reis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2016.1189277" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.04.048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2015.1112601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2017017460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Topin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2014.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7N5WD9Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostoglou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Karapantsios" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-014-9402-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Ajaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. N. Goncharova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014012076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Topin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tadrist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2014011700" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.09.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2013.10.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM39STNJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2013.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPB1PSMV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amokrane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.01.083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hugon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.11.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZCSGM18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818851v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.02.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD598XWF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0987-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RWP747MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12217-009-9138-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31PJC4FX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Soupremanien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamar Rahli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Tadrist" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04835558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.06.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LSHX5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Platel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995211" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/568EA91E7570FA5E019DEA9C945069BC5FF5554E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Mattiuzzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bortolin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012131" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gluschuk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lev&#234;que" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Accorinti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Erroui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04791082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Col" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1197" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lethuillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff19.144" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965014v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988863v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.147" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goumaidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998527v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khaophone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouvreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Melot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufraisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988895v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leal Luiz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988896v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dubelloy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998526v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmidmayer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff16.148" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Khaophone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965008v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.pbl.009102" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Martin Wu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao-Xin Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964959v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965009v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Riviere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leatitia Leal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964963v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gimeno Lopez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964957v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964964v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964956v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953514v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaled" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942345v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942347v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964849v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Malmlazet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964955v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964850v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964847v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benjamin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964841v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964839v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964840v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164237v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mideric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louahlia-Gaulous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laveille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344022v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantaloni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344016v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Santini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556339v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lethuillier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82992-6_4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052155v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>