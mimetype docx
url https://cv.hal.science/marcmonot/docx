--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2143,295 +2143,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03036263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microbiota-generated bile salt induces biofilm formation in Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hamiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+                <w:t xml:space="preserve">Michael Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
+                <w:t xml:space="preserve">Nadine Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1671-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0087-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154613v1</w:t>
+                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microbiota-generated bile salt induces biofilm formation in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Yannick D. N. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Francis</w:t>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Daou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (6), pp.1671-1688. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
+                <w:t xml:space="preserve">hal-02154613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence and Genetic Diversity of Large phiCD211 (phiCDIF1296T)-Like Prophages in Clostridioides difficile.</w:t>
               </w:r>
@@ -2545,295 +2545,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile forms variable biofilms on abiotic surface</w:t>
+                <w:t xml:space="preserve">Clostridium difficile Biofilm: Remodeling Metabolism and Cell Surface to Build a Sparse and Heterogeneously Aggregated Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pantaleon</w:t>
+                <w:t xml:space="preserve">Isabelle Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Hoys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collignon</w:t>
+                <w:t xml:space="preserve">Jovanna Mihajlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02549240v1</w:t>
+                <w:t xml:space="preserve">pasteur-02015642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile Biofilm: Remodeling Metabolism and Cell Surface to Build a Sparse and Heterogeneously Aggregated Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clostridium difficile forms variable biofilms on abiotic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pantaleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Saujet</w:t>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Canette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovanna Mihajlovic</w:t>
+                <w:t xml:space="preserve">Anne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2084. </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53, pp.34-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02015642v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02549240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new type I toxin–antitoxin systems adjacent to CRISPR arrays in Clostridium difficile</w:t>
               </w:r>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Soutourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3211,291 +3211,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01613370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tcdR Mutation on Sporulation in the Epidemic Clostridium difficile Strain R20291</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics analyses reveal the conservation of an ancestral infectious strategy in two bacteriophage genera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brintha Girinathan</w:t>
+                <w:t xml:space="preserve">Bob G Blasdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen N. Mcallister</w:t>
+                <w:t xml:space="preserve">Rob Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph A. Sorg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (1), pp.00383-16. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Advance online publication, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00383-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01613368v1</w:t>
+                <w:t xml:space="preserve">pasteur-01538822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics analyses reveal the conservation of an ancestral infectious strategy in two bacteriophage genera.</w:t>
+                <w:t xml:space="preserve">Effect of tcdR Mutation on Sporulation in the Epidemic Clostridium difficile Strain R20291</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob G Blasdel</w:t>
+                <w:t xml:space="preserve">Brintha Girinathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chevallereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Daniel Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Lavigne</w:t>
+                <w:t xml:space="preserve">Kathleen N. Mcallister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph A. Sorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Advance online publication, </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.00383-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00383-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01538822v1</w:t>
+                <w:t xml:space="preserve">pasteur-01613368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Clostridium difficile Physiopathology in Response to Cysteine Availability.</w:t>
               </w:r>
@@ -3520,64 +3520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dancer-Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hamiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84 (8), pp.2389-405. </w:t>
@@ -3749,64 +3749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Generation &amp;quot;-omics&amp;quot; Approaches Reveal a Massive Alteration of Host RNA Metabolism during Bacteriophage Infection of Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob G Blasdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,965 +3877,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01350678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Adaptation Strategies of the Epidemic Clostridium difficile 027 Strain during Infection through In Vivo Transcriptional Analysis</w:t>
+                <w:t xml:space="preserve">Cpe1786/IscR of Clostridium perfringens represses expression of genes involved in Fe-S cluster biogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Kansau</w:t>
+                <w:t xml:space="preserve">Gaelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Barketi-Klai</w:t>
+                <w:t xml:space="preserve">Elise Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158204⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01370713v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cpe1786/IscR of Clostridium perfringens represses expression of genes involved in Fe-S cluster biogenesis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering Adaptation Strategies of the Epidemic Clostridium difficile 027 Strain during Infection through In Vivo Transcriptional Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Haudecoeur</w:t>
+                <w:t xml:space="preserve">Imad Kansau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Courtois</w:t>
+                <w:t xml:space="preserve">Amira Barketi-Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0158204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370878v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the CRISPR-Cas System of the Human Pathogen Clostridium difficile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
+                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Semenova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Lopatina</w:t>
+                <w:t xml:space="preserve">Astrid Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01112-15⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01370739v1</w:t>
+                <w:t xml:space="preserve">hal-01271725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Eckert</w:t>
+                <w:t xml:space="preserve">Repressor activity of the RpoS/σS-dependent RNA polymerase requires DNA binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Levi-Meyrueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lemire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.1456 - 1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271725v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repressor activity of the RpoS/σS-dependent RNA polymerase requires DNA binding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capsules, Toxins and AtxA as Virulence Factors of Emerging Bacillus cereus Biovar anthracis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+                <w:t xml:space="preserve">Christophe Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+                <w:t xml:space="preserve">Michel Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Kolb</w:t>
+                <w:t xml:space="preserve">Susann Dupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1379⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.e0003455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370752v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsules, Toxins and AtxA as Virulence Factors of Emerging Bacillus cereus Biovar anthracis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of erm (B)-containing elements through large chromosome fragment exchange in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susann Dupke</w:t>
+                <w:t xml:space="preserve">François Wasels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Corre</w:t>
+                <w:t xml:space="preserve">Patrizia Spigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Lander</w:t>
+                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003455⟩</w:t>
+              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.12-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2159256X.2015.1006111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370745v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of erm (B)-containing elements through large chromosome fragment exchange in Clostridium difficile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Wasels</w:t>
+                <w:t xml:space="preserve">Function of the CRISPR-Cas System of the Human Pathogen Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Spigaglia</w:t>
+                <w:t xml:space="preserve">Ekaterina Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Kirill A. Datsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Villa</w:t>
+                <w:t xml:space="preserve">Anna Lopatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.12-16. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.e01112-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2159256X.2015.1006111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01112-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370722v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotropic Role of the RNA Chaperone Protein Hfq in the Human Pathogen Clostridium difficile</w:t>
               </w:r>
@@ -4949,360 +4949,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02440841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COV2HTML: A Visualization and Analysis Tool of Bacterial Next Generation Sequencing (NGS) Data for Postgenomics Life Scientists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence similarity of Clostridium difficile strains by analysis of conserved genes and genome content is reflected by their ribotype affiliation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig Kurka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Rupnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/omi.2013.0119⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01370754v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary analysis of a nontoxigenic Clostridium difficile strain with stable resistance to metronidazole.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Moura</w:t>
+                <w:t xml:space="preserve">The flagellin FliC of Clostridium difficile is responsible for pleiotropic gene regulation during in vivo infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barketi-Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Tani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
+                <w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A Kuehne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (8), pp.4957-60. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02350-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370760v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intraspecies transfer of a Clostridium difficile conjugative transposon conferring resistance to MLSB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wasels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Spigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,364 +5351,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flagellin FliC of Clostridium difficile is responsible for pleiotropic gene regulation during in vivo infection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COV2HTML: A Visualization and Analysis Tool of Bacterial Next Generation Sequencing (NGS) Data for Postgenomics Life Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096876⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2013.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01370758v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence similarity of Clostridium difficile strains by analysis of conserved genes and genome content is reflected by their ribotype affiliation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary analysis of a nontoxigenic Clostridium difficile strain with stable resistance to metronidazole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+                <w:t xml:space="preserve">Ines Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Rupnik</w:t>
+                <w:t xml:space="preserve">Chiara Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Spigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86535. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (8), pp.4957-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02350-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370765v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the RpoS/σS-network by RNA sequencing and identification of σS-controlled small RNAs in Salmonella.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lévi-Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5807,51 +5807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81 (10), pp.3757-3769. </w:t>
@@ -5883,429 +5883,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spore differentiation pathway in the enteric pathogen Clostridium difficile.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Analysis of Cell Type-Specific Gene Transcription during Spore Formation in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima C Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R Tomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mónica Serrano</w:t>
+                <w:t xml:space="preserve">Monica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003782. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003782⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01370787v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the SigD regulon of C. difficile and its positive control of toxin production through the regulation of tcdR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pestel-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e83748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0083748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Analysis of Cell Type-Specific Gene Transcription during Spore Formation in Clostridium difficile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spore differentiation pathway in the enteric pathogen Clostridium difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima C Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fátima C Pereira</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Soutourina</w:t>
+                <w:t xml:space="preserve">Mónica Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003756. </w:t>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370780v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide identification of regulatory RNAs in the human pathogen Clostridium difficile.</w:t>
               </w:r>
@@ -6438,77 +6438,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transcriptional control by glucose and carbon regulator CcpA in Clostridium difficile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7237,64 +7237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global regulation of gene expression in response to cysteine availability in Clostridium perfringens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,51 +9684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05141107v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Raya-Vilanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Dai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60613-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nogaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas-Staat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26930-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05028720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellegrini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2025.578531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Choucha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tabbal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Wen Ku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01693-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05299614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G Huete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leyva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00645-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kotlik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010844" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03371253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Najjar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/jbt.21-3202-004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03369740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian O. Press" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean R. Vik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97867-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamou Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.556064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Sekulovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02164-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maikova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07910-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613368v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brintha Girinathan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen N. Mcallister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Sorg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00383-16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob G Blasdel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevallereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lavigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.63" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M Collery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Kuehne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonna M Mcbride" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Kelly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1237333" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Smet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Haudecoeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Datsenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lopatina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01112-15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370752v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levi-Meyrueis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1379" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haustant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Dupke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lander" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003455" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370722v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wasels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Spigaglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Barbanti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159256X.2015.1006111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gracia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saujet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01923-14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370754v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brehier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2013.0119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Moura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-14" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2014.0015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370758v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096876" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig Kurka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ehrenreich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rupnik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086535" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096918" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370787v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima C Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Tom&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003782" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083748" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370780v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Serrano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003756" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Soutourina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003493" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370790v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Antunes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks864" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00272-11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370845v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paniz-Mondolfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacarid Aranzazu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00201-11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Ohtani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Shimizu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-234" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Molina-Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro-Garza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ocampo-Candiani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Cole" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.015966-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Honor&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sherafi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.477" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370863v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michael Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mays" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.06.026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370869v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohong Ji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Sow" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00239-08" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370872v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bottai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Majlessi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040033" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370874v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayera Banu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Cissoko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.04.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204119v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungae Cho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Pill Kim" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Nae Cho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.74.1.175-182.2006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science/1109759" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05116242v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huete" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04892479v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Frenoy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mosbach" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05141107v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Raya-Vilanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Dai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60613-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nogaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas-Staat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26930-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05028720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellegrini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2025.578531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Choucha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tabbal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Wen Ku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01693-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05299614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G Huete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leyva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00645-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kotlik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010844" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03371253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Najjar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/jbt.21-3202-004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03369740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian O. Press" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean R. Vik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97867-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamou Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.556064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Sekulovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02164-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maikova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07910-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob G Blasdel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevallereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lavigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.63" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brintha Girinathan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen N. Mcallister" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Sorg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00383-16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M Collery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Kuehne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonna M Mcbride" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Kelly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1237333" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Smet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Haudecoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levi-Meyrueis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1379" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haustant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Dupke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003455" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wasels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Spigaglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Barbanti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159256X.2015.1006111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Datsenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lopatina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01112-15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gracia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saujet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01923-14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370765v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig Kurka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ehrenreich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rupnik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086535" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370758v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096876" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2014.0015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brehier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2013.0119" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Moura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096918" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima C Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Serrano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003756" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Tom&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003782" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Soutourina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003493" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370790v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Antunes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks864" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00272-11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370845v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paniz-Mondolfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacarid Aranzazu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00201-11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Ohtani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Shimizu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-234" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Molina-Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro-Garza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ocampo-Candiani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Cole" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.015966-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Honor&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sherafi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.477" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370863v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michael Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mays" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.06.026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370869v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohong Ji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Sow" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00239-08" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370872v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bottai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Majlessi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040033" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370874v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayera Banu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Cissoko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.04.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204119v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungae Cho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Pill Kim" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Nae Cho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.74.1.175-182.2006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science/1109759" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05116242v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huete" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04892479v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Frenoy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mosbach" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>