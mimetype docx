--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -99,597 +99,597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional landscape of the cell cycle in a model thermoacidophilic archaeon reveals similarities to eukaryotes</w:t>
+                <w:t xml:space="preserve">Complex temporal dynamics of phage-bacteria populations in an animal-associated marine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Gomez-Raya-Vilanova</w:t>
+                <w:t xml:space="preserve">Jeffrey Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Teulière</w:t>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Medvedeva</w:t>
+                <w:t xml:space="preserve">Damien Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuping Dai</w:t>
+                <w:t xml:space="preserve">Dario Cueva Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Corel</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5697. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60613-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-71398-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05141107v1</w:t>
+                <w:t xml:space="preserve">hal-05613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of phage Carin-5’s own DNA polymerase to sequence its T-hypermodified genome</w:t>
+                <w:t xml:space="preserve">Transcriptional landscape of the cell cycle in a model thermoacidophilic archaeon reveals similarities to eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sieskind</w:t>
+                <w:t xml:space="preserve">Miguel Gomez-Raya-Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Missoury</w:t>
+                <w:t xml:space="preserve">Jérôme Teulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonhomme</w:t>
+                <w:t xml:space="preserve">Sofia Medvedeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Nogaret</w:t>
+                <w:t xml:space="preserve">Yuping Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizick Lucas-Staat</w:t>
+                <w:t xml:space="preserve">Eduardo Corel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.43299. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-26930-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60613-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409778v1</w:t>
+                <w:t xml:space="preserve">pasteur-05141107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA signatures of CD4+ T cell subsets in healthy and multiple sclerosis subjects determined by small RNA-sequencing</w:t>
+                <w:t xml:space="preserve">Exploitation of phage Carin-5’s own DNA polymerase to sequence its T-hypermodified genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slobodan Culina</w:t>
+                <w:t xml:space="preserve">Rémi Sieskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
+                <w:t xml:space="preserve">Sophia Missoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Turc</w:t>
+                <w:t xml:space="preserve">Frédéric Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Jouy</w:t>
+                <w:t xml:space="preserve">Pauline Nogaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pellegrini</w:t>
+                <w:t xml:space="preserve">Soizick Lucas-Staat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 401, pp.578531. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2025.578531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-26930-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05028720v1</w:t>
+                <w:t xml:space="preserve">hal-05409778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colibactin-producing Escherichia coli alters the tumor microenvironment to immunosuppressive lipid overload facilitating colorectal cancer progression and chemoresistance</w:t>
+                <w:t xml:space="preserve">MicroRNA signatures of CD4+ T cell subsets in healthy and multiple sclerosis subjects determined by small RNA-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
+                <w:t xml:space="preserve">Slobodan Culina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darja Nikitina</w:t>
+                <w:t xml:space="preserve">Elodie Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Vaysse</w:t>
+                <w:t xml:space="preserve">Axel Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ruez</w:t>
+                <w:t xml:space="preserve">Sandra Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.2320291. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 401, pp.578531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2320291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2025.578531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542255v1</w:t>
+                <w:t xml:space="preserve">pasteur-05028720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measles-vectored vaccine candidate expressing prefusion-stabilized SARS-CoV-2 spike protein brought to phase I/II clinical trials: candidate selection in a preclinical murine model</w:t>
               </w:r>
@@ -937,7521 +937,7655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05299614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cell wall lipoprotein CD1687 acts as a DNA binding protein during deoxycholate-induced biofilm formation in Clostridioides difficile</w:t>
+                <w:t xml:space="preserve">The colibactin-producing Escherichia coli alters the tumor microenvironment to immunosuppressive lipid overload facilitating colorectal cancer progression and chemoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Auria</w:t>
+                <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Hunault</w:t>
+                <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick England</w:t>
+                <w:t xml:space="preserve">Darja Nikitina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+                <w:t xml:space="preserve">Richard Ruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.2320291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-023-00393-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2320291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04099827v1</w:t>
+                <w:t xml:space="preserve">hal-04542255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of sorted lung cells revealed a proviral activity of the NF-κB pathway toward SARS-CoV-2</w:t>
+                <w:t xml:space="preserve">The cell wall lipoprotein CD1687 acts as a DNA binding protein during deoxycholate-induced biofilm formation in Clostridioides difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvita Bhargava</w:t>
+                <w:t xml:space="preserve">Emile Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
+                <w:t xml:space="preserve">Lise Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazal</w:t>
+                <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Foretek</w:t>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caval</w:t>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (12), pp.108449. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-023-00393-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04455549v1</w:t>
+                <w:t xml:space="preserve">pasteur-04099827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse susceptibilities and responses of human and rodent cells to orthohantavirus infection reveal different levels of cellular restriction</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of sorted lung cells revealed a proviral activity of the NF-κB pathway toward SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gallo</w:t>
+                <w:t xml:space="preserve">Anvita Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Kotlik</w:t>
+                <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roingeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+                <w:t xml:space="preserve">Dominika Foretek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010844⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (12), pp.108449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04675459v1</w:t>
+                <w:t xml:space="preserve">pasteur-04455549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-, pan- and accessory genome analyses of Clostridium neonatale: insights into genetic diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Capturing SARS-CoV-2 from patient samples with low viral abundance: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pipoli da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferraris</w:t>
+                <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Popoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mazuet</w:t>
+                <w:t xml:space="preserve">Laure Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000813⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23422-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03711097v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03884256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing SARS-CoV-2 from patient samples with low viral abundance: a comparative analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Turc</w:t>
+                <w:t xml:space="preserve">Diverse susceptibilities and responses of human and rodent cells to orthohantavirus infection reveal different levels of cellular restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Enouf</w:t>
+                <w:t xml:space="preserve">Petr Kotlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lemée</w:t>
+                <w:t xml:space="preserve">Philippe Roingeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23422-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.e0010844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03884256v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04675459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Did Institut Pasteur’s NGS Core Facility, Biomics, Manage the Coronavirus Disease 2019 Crisis?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Core-, pan- and accessory genome analyses of Clostridium neonatale: insights into genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Motreff</w:t>
+                <w:t xml:space="preserve">Victoria Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Lemée</w:t>
+                <w:t xml:space="preserve">Laurent Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
+                <w:t xml:space="preserve">Michel Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mazuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7171/jbt.21-3202-004⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.000813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03371253v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03711097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput identification of viral termini and packaging mechanisms in virome datasets using PhageTermVirome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Did Institut Pasteur’s NGS Core Facility, Biomics, Manage the Coronavirus Disease 2019 Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Legrand</w:t>
+                <w:t xml:space="preserve">Imen Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Marbouty</w:t>
+                <w:t xml:space="preserve">Laurence Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian O. Press</w:t>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean R. Vik</w:t>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.18319. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (2), pp.jbt.21-3202-004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97867-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7171/jbt.21-3202-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03369740v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03371253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcription Start Site Mapping and Promoter Assignments to a Sigma Factor in the Human Enteropathogen Clostridioides difficile</w:t>
+                <w:t xml:space="preserve">High-throughput identification of viral termini and packaging mechanisms in virome datasets using PhageTermVirome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Soutourina</w:t>
+                <w:t xml:space="preserve">Julian R. Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Shelyakin</w:t>
+                <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saujet</w:t>
+                <w:t xml:space="preserve">Maximilian O. Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean R. Vik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01939⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97867-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921326v1</w:t>
+                <w:t xml:space="preserve">pasteur-03369740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and Phenotypic Analysis of a spoIIE Mutant in Clostridium beijerinckii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Transcription Start Site Mapping and Promoter Assignments to a Sigma Factor in the Human Enteropathogen Clostridioides difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kint</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+                <w:t xml:space="preserve">Pavel Shelyakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.556064. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.556064⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03036263v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic and Phenotypic Analysis of a spoIIE Mutant in Clostridium beijerinckii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Francis</w:t>
+                <w:t xml:space="preserve">Mamou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Daou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Nicolas Kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.556064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.556064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03036263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microbiota-generated bile salt induces biofilm formation in Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick D. N. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hamiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-019-0087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence and Genetic Diversity of Large phiCD211 (phiCDIF1296T)-Like Prophages in Clostridioides difficile.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Role of the global regulator Rex in control of NAD + ‐regeneration in Clostridioides (Clostridium) difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02164-17⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1671-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178884v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02438283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile Biofilm: Remodeling Metabolism and Cell Surface to Build a Sparse and Heterogeneously Aggregated Architecture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Clostridium difficile forms variable biofilms on abiotic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pantaleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jovanna Mihajlovic</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02084⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53, pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02015642v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02549240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile forms variable biofilms on abiotic surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Clostridium difficile Biofilm: Remodeling Metabolism and Cell Surface to Build a Sparse and Heterogeneously Aggregated Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Collignon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovanna Mihajlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02549240v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02015642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new type I toxin–antitoxin systems adjacent to CRISPR arrays in Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Hajnsdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (9), pp.4733-4751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gky124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhageTerm: a tool for fast and accurate determination of phage termini and packaging mechanism using next-generation sequencing data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Charles Fortier</w:t>
+                <w:t xml:space="preserve">High Prevalence and Genetic Diversity of Large phiCD211 (phiCDIF1296T)-Like Prophages in Clostridioides difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bikard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Ognjen Sekulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07910-5⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (3), pp.e02164-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02164-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01613364v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alternative sigma factor σ B plays a crucial role in adaptive strategies of Clostridium difficile during gut infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Effect of tcdR Mutation on Sporulation in the Epidemic Clostridium difficile Strain R20291</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brintha Girinathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Soutourina</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen N. Mcallister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph A. Sorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13696⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.00383-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00383-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01613370v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01613368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics analyses reveal the conservation of an ancestral infectious strategy in two bacteriophage genera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob G Blasdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Advance online publication, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2017.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01538822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tcdR Mutation on Sporulation in the Epidemic Clostridium difficile Strain R20291</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The alternative sigma factor σ B plays a crucial role in adaptive strategies of Clostridium difficile during gut infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph A. Sorg</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00383-16⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on Pathogen and Antibiotic Resistance Ecology 19 (5), pp.1933 - 1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01613368v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01613370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Clostridium difficile Physiopathology in Response to Cysteine Availability.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">PhageTerm: a tool for fast and accurate determination of phage termini and packaging mechanism using next-generation sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00121-16⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.8292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07910-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370880v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01613364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's a SNP between friends: The influence of single nucleotide polymorphisms on virulence and phenotypes of Clostridium difficile strain 630 and derivatives.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Control of Clostridium difficile Physiopathology in Response to Cysteine Availability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dancer-Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1237333⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (8), pp.2389-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00121-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370882v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-Generation &amp;quot;-omics&amp;quot; Approaches Reveal a Massive Alteration of Host RNA Metabolism during Bacteriophage Infection of Pseudomonas aeruginosa.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">What's a SNP between friends: The influence of single nucleotide polymorphisms on virulence and phenotypes of Clostridium difficile strain 630 and derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M Collery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A Kuehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shonna M Mcbride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle L Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006134⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1237333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01350678v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cpe1786/IscR of Clostridium perfringens represses expression of genes involved in Fe-S cluster biogenesis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Next-Generation &amp;quot;-omics&amp;quot; Approaches Reveal a Massive Alteration of Host RNA Metabolism during Bacteriophage Infection of Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob G Blasdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dupuy</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (7), pp.e1006134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370878v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01350678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Adaptation Strategies of the Epidemic Clostridium difficile 027 Strain during Infection through In Vivo Transcriptional Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Kansau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Barketi-Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), pp.e0158204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0158204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Cpe1786/IscR of Clostridium perfringens represses expression of genes involved in Fe-S cluster biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01271725v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repressor activity of the RpoS/σS-dependent RNA polymerase requires DNA binding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+                <w:t xml:space="preserve">Function of the CRISPR-Cas System of the Human Pathogen Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Kolb</w:t>
+                <w:t xml:space="preserve">Ekaterina Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill A. Datsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lopatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1379⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.e01112-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01112-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370752v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsules, Toxins and AtxA as Virulence Factors of Emerging Bacillus cereus Biovar anthracis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repressor activity of the RpoS/σS-dependent RNA polymerase requires DNA binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susann Dupke</w:t>
+                <w:t xml:space="preserve">Corinne Levi-Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Corre</w:t>
+                <w:t xml:space="preserve">Véronique Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Lander</w:t>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003455⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.1456 - 1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370745v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of erm (B)-containing elements through large chromosome fragment exchange in Clostridium difficile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capsules, Toxins and AtxA as Virulence Factors of Emerging Bacillus cereus Biovar anthracis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Monot</w:t>
+                <w:t xml:space="preserve">Christophe Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Villa</w:t>
+                <w:t xml:space="preserve">Michel Haustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susann Dupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2159256X.2015.1006111⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.e0003455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370722v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the CRISPR-Cas System of the Human Pathogen Clostridium difficile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Integration of erm (B)-containing elements through large chromosome fragment exchange in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Wasels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Spigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Lopatina</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01112-15⟩</w:t>
+              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.12-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2159256X.2015.1006111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370739v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic Role of the RNA Chaperone Protein Hfq in the Human Pathogen Clostridium difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Saujet</w:t>
+                <w:t xml:space="preserve">Clostridium difficile: New Insights into the Evolution of the Pathogenicity Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hamiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01923-14⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep15023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02440841v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence similarity of Clostridium difficile strains by analysis of conserved genes and genome content is reflected by their ribotype affiliation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary analysis of a nontoxigenic Clostridium difficile strain with stable resistance to metronidazole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Ehrenreich</w:t>
+                <w:t xml:space="preserve">Ines Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maja Rupnik</w:t>
+                <w:t xml:space="preserve">Chiara Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Spigaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086535⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (8), pp.4957-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02350-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370765v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flagellin FliC of Clostridium difficile is responsible for pleiotropic gene regulation during in vivo infection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">COV2HTML: A Visualization and Analysis Tool of Bacterial Next Generation Sequencing (NGS) Data for Postgenomics Life Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Hoys</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096876⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2013.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370758v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intraspecies transfer of a Clostridium difficile conjugative transposon conferring resistance to MLSB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Wasels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Spigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (6), pp.555-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2014.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COV2HTML: A Visualization and Analysis Tool of Bacterial Next Generation Sequencing (NGS) Data for Postgenomics Life Scientists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The flagellin FliC of Clostridium difficile is responsible for pleiotropic gene regulation during in vivo infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Barketi-Klai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Orgeur</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Camiade</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Lambert-Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A Kuehne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/omi.2013.0119⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370754v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary analysis of a nontoxigenic Clostridium difficile strain with stable resistance to metronidazole.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence similarity of Clostridium difficile strains by analysis of conserved genes and genome content is reflected by their ribotype affiliation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig Kurka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Moura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Armin Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Barbanti</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Rupnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02350-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370760v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the RpoS/σS-network by RNA sequencing and identification of σS-controlled small RNAs in Salmonella.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lévi-Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.e96918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0096918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Strategies and Pathogenesis of Clostridium difficile from In Vivo Transcriptomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denève</w:t>
+                <w:t xml:space="preserve">Pleiotropic Role of the RNA Chaperone Protein Hfq in the Human Pathogen Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+                <w:t xml:space="preserve">C. Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Hoys</w:t>
+                <w:t xml:space="preserve">M. Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00515-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (18), pp.3234-3248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01923-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152660v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02440841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Analysis of Cell Type-Specific Gene Transcription during Spore Formation in Clostridium difficile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The spore differentiation pathway in the enteric pathogen Clostridium difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima C Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003756⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370780v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the SigD regulon of C. difficile and its positive control of toxin production through the regulation of tcdR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane El Meouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Soutourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pestel-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e83748. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spore differentiation pathway in the enteric pathogen Clostridium difficile.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Analysis of Cell Type-Specific Gene Transcription during Spore Formation in Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima C Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003782. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.e1003756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370787v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide identification of regulatory RNAs in the human pathogen Clostridium difficile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga A Soutourina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (5), pp.e1003493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global transcriptional control by glucose and carbon regulator CcpA in Clostridium difficile.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Adaptive Strategies and Pathogenesis of Clostridium difficile from In Vivo Transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (10), pp.3757-3769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00515-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370790v1</w:t>
+                <w:t xml:space="preserve">hal-04152660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnosis of Clostridium difficile infection by multiplex real-time PCR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Global transcriptional control by glucose and carbon regulator CcpA in Clostridium difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (21), pp.10701-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-011-1224-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370849v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Rapid diagnosis of Clostridium difficile infection by multiplex real-time PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thibonnier</w:t>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vallenet</w:t>
+                <w:t xml:space="preserve">Sébastien Cavelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Moszer</w:t>
+                <w:t xml:space="preserve">Tabassome Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1279-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-011-1224-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370838v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key sigma factor of transition phase, SigH, controls sporulation, metabolism, and virulence factor expression in Clostridium difficile.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Reannotation of the genome sequence of Clostridium difficile strain 630.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boursaux-Eude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Moszer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (8), pp.1193-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.030452-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00272-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370840v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular drug susceptibility testing and genotyping of Mycobacterium leprae strains from South America.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The key sigma factor of transition phase, SigH, controls sporulation, metabolism, and virulence factor expression in Clostridium difficile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin-Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (13), pp.3186-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00272-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00201-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370845v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycolactone suppresses T cell responsiveness by altering both early signaling and posttranslational events.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular drug susceptibility testing and genotyping of Mycobacterium leprae strains from South America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
+                <w:t xml:space="preserve">Pushpendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Philippe Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Paniz-Mondolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacarid Aranzazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902854⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (6), pp.2971-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00201-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00594632v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global regulation of gene expression in response to cysteine availability in Clostridium perfringens.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mycolactone suppresses T cell responsiveness by altering both early signaling and posttranslational events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheerazed Boulkroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tohru Shimizu</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (3), pp.1436-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00670625v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00594632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of serial subculturing on the genetic composition and cytotoxic activity of Mycobacterium tuberculosis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Ocampo-Candiani</w:t>
+                <w:t xml:space="preserve">Global regulation of gene expression in response to cysteine availability in Clostridium perfringens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Monot</w:t>
+                <w:t xml:space="preserve">Kaori Ohtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S T Cole</w:t>
+                <w:t xml:space="preserve">Tohru Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (4), pp.384-91. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.015966-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370851v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00670625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic and phylogeographic analysis of Mycobacterium leprae.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of serial subculturing on the genetic composition and cytotoxic activity of Mycobacterium tuberculosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Honoré</w:t>
+                <w:t xml:space="preserve">C A Molina-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Garnier</w:t>
+                <w:t xml:space="preserve">J Castro-Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Zidane</w:t>
+                <w:t xml:space="preserve">J Ocampo-Candiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Sherafi</w:t>
+                <w:t xml:space="preserve">M Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S T Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (4), pp.384-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.015966-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01370857v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium leprae genotype amplified from an archaeological case of lepromatous leprosy in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Michael Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Blau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Y.-C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (10), pp.2408-2414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2009.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are variable-number tandem repeats appropriate for genotyping Mycobacterium leprae?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comparative genomic and phylogeographic analysis of Mycobacterium leprae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samba Sow</w:t>
+                <w:t xml:space="preserve">Thierry Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Sherafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00239-08⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (12), pp.1282-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370869v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of M. tuberculosis ESAT-6 secretion and specific T cell recognition by PhoP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Bottai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laleh Majlessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (2), pp.e33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.0040033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an immunodiagnostic test for leprosy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Are variable-number tandem repeats appropriate for genotyping Mycobacterium leprae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Demangel</w:t>
+                <w:t xml:space="preserve">Charlotte Balière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakouba Cissoko</w:t>
+                <w:t xml:space="preserve">Baohong Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (7), pp.2291-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00239-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01370874v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigen discovery: a postgenomic approach to leprosy diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungae Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Pill Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Nae Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (1), pp.175-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.74.1.175-182.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00204119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an immunodiagnostic test for leprosy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulo Aráoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayera Banu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakouba Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (8), pp.2270-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01370874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the origin of leprosy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 308 (5724), pp.1040-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science/1109759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00204117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8461,154 +8595,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Colibactin-Producing Escherichia coli alters the tumor microenvironment to immunosuppressive lipid overload facilitating colorectal cancer progression and chemoresistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darja Nikitina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41 ème CECED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Monptellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8618,404 +8752,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Insights into the Genetic Regulations of Leptospira interrogans within a Mature Biofilm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Davignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Pietrosemoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benaroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cagliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Spirochetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Ventura Beach Marriott, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial metabolomics reveals a reprogramming of lipid metabolism by bacterial colibactin supporting immunosuppressive microenvironment in right-sided colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darja Nikitina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 Metabolism &amp; Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-resolved metabolomic identifies a reprogramming of lipid metabolism and immune surveillance that are caused by colibactin-producing E. coli infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mettouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bergsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-cutting program MICROBIOTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9025,183 +9159,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Demodification to Sequencing: the Genome of Bacteriophage Carin-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sieskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Missoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Nogaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting oxygen toxicity: evolution and adaptation to superoxide in a SOD-deficient bacterial pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9243,301 +9377,301 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05116242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALEN-induced contraction of CTG trinucleotide repeats in myotonic dystrophy type 1 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Bétemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Frenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Mosbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04892479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic landscapes of SARS-CoV-2-infected and bystander lung cells reveal a selective upregulation of NF-κB-dependent coding and non-coding proviral transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Szachnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvita Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Foretek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Marie Aicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9684,51 +9818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05141107v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Raya-Vilanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Dai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60613-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nogaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas-Staat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26930-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05028720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jouy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellegrini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2025.578531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Choucha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tabbal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Wen Ku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01693-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05299614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G Huete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leyva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00645-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kotlik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010844" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711097v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000813" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03371253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Najjar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/jbt.21-3202-004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03369740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian O. Press" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean R. Vik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97867-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamou Diallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.556064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Sekulovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02164-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maikova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07910-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob G Blasdel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevallereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lavigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.63" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brintha Girinathan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen N. Mcallister" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Sorg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00383-16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M Collery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Kuehne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonna M Mcbride" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Kelly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1237333" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Smet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Haudecoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levi-Meyrueis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1379" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haustant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Dupke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003455" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wasels" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Spigaglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Barbanti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159256X.2015.1006111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Datsenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lopatina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01112-15" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gracia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saujet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01923-14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370765v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig Kurka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ehrenreich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rupnik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086535" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370758v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096876" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2014.0015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370754v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brehier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2013.0119" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Moura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096918" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima C Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Serrano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003756" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Tom&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003782" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Soutourina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003493" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370790v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Antunes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks864" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00272-11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370845v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paniz-Mondolfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacarid Aranzazu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00201-11" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Ohtani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Shimizu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-234" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Molina-Torres" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro-Garza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ocampo-Candiani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Cole" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.015966-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Honor&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sherafi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.477" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370863v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michael Taylor" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mays" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.06.026" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370869v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohong Ji" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Sow" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00239-08" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370872v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bottai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Majlessi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040033" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370874v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayera Banu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Cissoko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.04.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204119v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungae Cho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Pill Kim" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Nae Cho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.74.1.175-182.2006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science/1109759" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05116242v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huete" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04892479v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Frenoy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mosbach" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613932v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Liang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cueva Granda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71398-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05141107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Raya-Vilanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Teuli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60613-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nogaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas-Staat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-26930-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05028720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellegrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2025.578531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04601117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Choucha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gransagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tabbal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Wen Ku" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01693-23" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05299614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel G Huete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leyva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00645-25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dalmasso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Nikitina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2320291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04099827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pipoli da Fonseca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00393-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04455549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvita Bhargava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Szachnowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Foretek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108449" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03884256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lem&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23422-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kotlik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000813" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03371253v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Najjar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motreff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7171/jbt.21-3202-004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03369740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Garneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian O. Press" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean R. Vik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97867-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shelyakin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01939" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03036263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamou Diallo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Collas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin-Verstraete" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.556064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick D. N. Tremblay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hamiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0087-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02438283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Francis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Daou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14245" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pantaleon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eckert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2018.05.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02015642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Mihajlovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02084" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky124" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Sekulovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02164-17" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brintha Girinathan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen N. Mcallister" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Sorg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00383-16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01538822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob G Blasdel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevallereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lavigne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.63" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13696" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01613364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Fortier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07910-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dancer-Thibonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00121-16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M Collery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Kuehne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shonna M Mcbride" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Kelly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1237333" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01350678v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Smet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Barketi-Klai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Haudecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Courtois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Semenova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A. Datsenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lopatina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01112-15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Levi-Meyrueis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Kolb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1379" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Haustant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Dupke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Corre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Lander" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003455" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wasels" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Spigaglia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Barbanti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2159256X.2015.1006111" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271725v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Moura" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Orgeur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brehier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2013.0119" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2014.0015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert-Bordes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096876" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370765v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig Kurka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Ehrenreich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Rupnik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086535" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096918" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02440841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gracia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saujet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01923-14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370787v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima C Pereira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Tom&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003782" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370779v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Meouche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083748" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370780v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Serrano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003756" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370770v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Soutourina" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003493" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370790v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Antunes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks864" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370838v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boursaux-Eude" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thibonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.030452-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00272-11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370845v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Busso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paniz-Mondolfi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacarid Aranzazu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00201-11" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00594632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902854" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Ohtani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Shimizu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-234" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370851v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Molina-Torres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castro-Garza" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ocampo-Candiani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Cole" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.015966-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370863v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michael Taylor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mays" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.06.026" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Honor&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zidane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sherafi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.477" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Frigui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bottai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Majlessi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040033" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370869v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bali&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohong Ji" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Sow" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00239-08" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204119v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungae Cho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Pill Kim" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Nae Cho" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.74.1.175-182.2006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayera Banu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Cissoko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.04.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00204117v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science/1109759" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543437v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719179v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davignon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pietrosemoli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cagliero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543485v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543527v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mettouchi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351923v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05116242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huete" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04892479v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline B&#233;temps" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Frenoy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poggi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Mosbach" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853913v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>