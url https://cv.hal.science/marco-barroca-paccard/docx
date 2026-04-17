--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1126,329 +1126,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contenus liés aux statistiques et probabilités en enseignement des sciences : analyse comparative France-Québec des programmes de niveau secondaire en sciences et technologies</w:t>
+                <w:t xml:space="preserve">Représentation de l'expertise scientifique dans le curriculum potentiel de SVT sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thibault</w:t>
+                <w:t xml:space="preserve">Hasni Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Debernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lausselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Genève (Suisse), France</w:t>
+              <w:t xml:space="preserve">REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016167v1</w:t>
+                <w:t xml:space="preserve">hal-05030450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de l'expertise scientifique dans le curriculum potentiel de SVT sur le changement climatique</w:t>
+                <w:t xml:space="preserve">L’expertise scientifique et la problématisation des questions socio-scientifique en SVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fribourg, France</w:t>
+              <w:t xml:space="preserve">21è colloque du réseau Problema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030450v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise scientifique et la problématisation des questions socio-scientifique en SVT</w:t>
+                <w:t xml:space="preserve">Les contenus liés aux statistiques et probabilités en enseignement des sciences : analyse comparative France-Québec des programmes de niveau secondaire en sciences et technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21è colloque du réseau Problema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">6e Colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Genève (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016182v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place (réelle, souhaitée,possible) pour les écologues dans les dispositifs éducatifs en lien avec l’écologie ?</w:t>
               </w:r>
@@ -1749,51 +1749,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement des élèves sur l’évolution en lien avec les croyances religieuses et les savoirs scientifiques</w:t>
+                <w:t xml:space="preserve">Student Positions in Learning about Evolution in Relation to Religious Beliefs and Scientific Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
@@ -1802,110 +1802,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Fortin; Julie Gobert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en didactique de l’évolution: Enseignement, apprentissage et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Evolution of Life: Teaching, Learning and Training : New Approaches on Current Research in the Didactics of Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.3-20, 2023, 9781789451078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781394299126.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337360v1</w:t>
+                <w:t xml:space="preserve">hal-04337382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student Positions in Learning about Evolution in Relation to Religious Beliefs and Scientific Knowledge</w:t>
+                <w:t xml:space="preserve">Positionnement des élèves sur l’évolution en lien avec les croyances religieuses et les savoirs scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
@@ -1914,82 +1910,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Fortin; Julie Gobert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Evolution of Life: Teaching, Learning and Training : New Approaches on Current Research in the Didactics of Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.3-20, 2023, 9781789451078. </w:t>
+              <w:t xml:space="preserve">Recherches en didactique de l’évolution: Enseignement, apprentissage et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394299126.ch1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-26, 2023, 9781789491074</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337382v1</w:t>
+                <w:t xml:space="preserve">hal-04337360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par problématisation</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4955D6E"/>
+    <w:nsid w:val="8E5B4E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-barroca-paccard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-1297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067539ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0DBX5G8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0544-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L51WP8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7RJBJXWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Abdelkrim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Debernardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lausselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/recherches-en-didactique-de-levolution/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299126.ch1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-barroca-paccard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-1297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067539ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0DBX5G8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0544-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L51WP8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7RJBJXWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Abdelkrim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Debernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lausselet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299126.ch1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/recherches-en-didactique-de-levolution/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>