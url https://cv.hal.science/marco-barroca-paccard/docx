--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -1642,266 +1642,283 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la société du risque à la société résiliente : l'apport d'Ulrich Beck aux débats contemporains sur le changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations sciences religion en enseignement scientifique : revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Yazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocène et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, 2024, 979-10-240-1805-8</w:t>
+              <w:t xml:space="preserve">Visions du monde, pensée critique et enseignement scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-72, 2025, 978-789448-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713678v1</w:t>
+                <w:t xml:space="preserve">hal-05620755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student Positions in Learning about Evolution in Relation to Religious Beliefs and Scientific Knowledge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la société du risque à la société résiliente : l'apport d'Ulrich Beck aux débats contemporains sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Corinne Fortin; Julie Gobert. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline CHAUVIGNE; Michel FABRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Evolution of Life: Teaching, Learning and Training : New Approaches on Current Research in the Didactics of Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropocène et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, 2024, 979-10-240-1805-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337382v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement des élèves sur l’évolution en lien avec les croyances religieuses et les savoirs scientifiques</w:t>
+                <w:t xml:space="preserve">Student Positions in Learning about Evolution in Relation to Religious Beliefs and Scientific Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
@@ -1910,317 +1927,425 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Fortin; Julie Gobert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en didactique de l’évolution: Enseignement, apprentissage et formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Evolution of Life: Teaching, Learning and Training : New Approaches on Current Research in the Didactics of Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.3-20, 2023, 9781789451078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394299126.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337360v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par problématisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positionnement des élèves sur l’évolution en lien avec les croyances religieuses et les savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Fortin; Julie Gobert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères contemporains pour l’éducation aux sciences et à la technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.21-27, 2020</w:t>
+              <w:t xml:space="preserve">Recherches en didactique de l’évolution: Enseignement, apprentissage et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-26, 2023, 9781789491074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076382v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à la biodiversité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage par problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaà Chalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Repères contemporains pour l’éducation aux sciences et à la technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.21-27, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664279v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education à la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barroca-Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes scolaires : de l’Education à l’environnement vers l’éducation au développement durable (1970 - aujourd’hui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-Francois Mathis; Jean-Francois Mouhot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une protection de la nature et de l’environnement à la française ? (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ-Vallon, pp.281-291, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2230,114 +2355,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des relations parasites-oiseaux : importance écologique et rôle évolutif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Bourgogne, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2405,51 +2530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E5B4E21"/>
+    <w:nsid w:val="3F17D9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-barroca-paccard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-1297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067539ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0DBX5G8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0544-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L51WP8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7RJBJXWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Abdelkrim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Debernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lausselet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299126.ch1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/recherches-en-didactique-de-levolution/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-barroca-paccard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9535-1297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#224; Chalak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca-Paccard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067539ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange Ravachol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0DBX5G8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barroca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0544-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L51WP8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006001090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7RJBJXWR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Abdelkrim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Debernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lausselet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016182v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Yazza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gagnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299126.ch1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/recherches-en-didactique-de-levolution/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>