--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -160,243 +160,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytos-Explorer, un outil pour quantifier et suivre l’usage des produits phytosanitaires</w:t>
+                <w:t xml:space="preserve">PHYTOS-EXPLORER: supporting data-driven decisionmaking to reduce pesticide use at the territorial scale Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de ressources Captages - Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Webinaire, France. pp.25</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080233v1</w:t>
+                <w:t xml:space="preserve">hal-05230402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOS-EXPLORER: supporting data-driven decisionmaking to reduce pesticide use at the territorial scale Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t>
+                <w:t xml:space="preserve">Phytos-Explorer, un outil pour quantifier et suivre l’usage des produits phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Centre de ressources Captages - Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Webinaire, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230402v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYTOS-EXPLORER: SUPPORTING DATA-DRIVEN DECISION-MAKING TO REDUCE PESTICIDE USE AT THE TERRITORIAL SCALE</w:t>
               </w:r>
@@ -408,77 +408,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -555,51 +555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres de l'Observatoire des énergies renouvelables et de la biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME; Office Français de la Biodiversité, May 2025, Paris, France</w:t>
@@ -654,51 +654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des réseaux d'agronomes ACT-AgroEcoSystem "Prise en compte des logiques d'action dans l'analyse et la conception de systèmes agricoles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -870,51 +870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1077,51 +1077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
@@ -1265,277 +1265,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carton</w:t>
+                <w:t xml:space="preserve">Adoption of cereal-legume intercropping in France: a matter of outlets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495385v1</w:t>
+                <w:t xml:space="preserve">hal-04683917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of cereal-legume intercropping in France: a matter of outlets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Yan</w:t>
+                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683917v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification intra-parcelle chez les agriculteurs : dynamique de diffusion et effets constatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1862,64 +1862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1951,260 +1951,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Boros</w:t>
+                <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van der Veeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262845v1</w:t>
+                <w:t xml:space="preserve">hal-04205155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. van der Veeken</w:t>
+                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barzola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.559</w:t>
+              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205155v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the determinants of livestock transportation across country borders</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - SADAPT. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Berrached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - SADAPT. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3665,265 +3665,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes following biogas development across different farm types: A nationwide study in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Main characteristics of French farms adopting cereal–legume intercropping: A quantitative exploration at the national and local levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (10), pp.e70073. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.104196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcbb.70073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240634v1</w:t>
+                <w:t xml:space="preserve">hal-04801626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main characteristics of French farms adopting cereal–legume intercropping: A quantitative exploration at the national and local levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Land cover changes following biogas development across different farm types: A nationwide study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.104196. </w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (10), pp.e70073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.70073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801626v1</w:t>
+                <w:t xml:space="preserve">hal-05240634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping on French farms: Reducing pesticide and N fertiliser use while maintaining gross margins</w:t>
               </w:r>
@@ -3935,51 +3935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,51 +4065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Panagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4154,563 +4154,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Truche</w:t>
+                <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ballot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Morgane Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10705-023-10304-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051555v1</w:t>
+                <w:t xml:space="preserve">hal-04183952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dion</w:t>
+                <w:t xml:space="preserve">Camille Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-023-10304-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183952v1</w:t>
+                <w:t xml:space="preserve">hal-04051555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From regional to parcel scale: A high-resolution map of cover crops across Europe combining satellite data with statistical surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+                <w:t xml:space="preserve">Francis Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Rees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Elise van Eynde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina A Bleken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">Zheyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 873, pp.162300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231800v1</w:t>
+                <w:t xml:space="preserve">hal-04010832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From regional to parcel scale: A high-resolution map of cover crops across Europe combining satellite data with statistical surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Matthews</w:t>
+                <w:t xml:space="preserve">Robert M Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise van Eynde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Marina A Bleken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheyuan Li</w:t>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 873, pp.162300. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010832v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover changes with the development of anaerobic digestion for biogas production in France</w:t>
               </w:r>
@@ -4824,278 +4824,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Albanito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829930v1</w:t>
+                <w:t xml:space="preserve">hal-03857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857990v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
               </w:r>
@@ -6126,425 +6126,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of Low-Cost Techniques to Measure Ammonia Emission from Multi-Plots: A Case Study with Urea Fertilization</w:t>
+                <w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Lavrsen Kure</w:t>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Krabben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Vilms Pedersen</w:t>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy8110245⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915682v1</w:t>
+                <w:t xml:space="preserve">hal-01976249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new inference method for estimating ammonia volatilisation from multiple agronomic plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (11), pp.3439-3460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-3439-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Assessment of Low-Cost Techniques to Measure Ammonia Emission from Multi-Plots: A Case Study with Urea Fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Lavrsen Kure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Krabben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Sandor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+                <w:t xml:space="preserve">Simon Vilms Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sven Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy8110245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976249v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALFAM2 database on ammonia emission from field-applied manure: Description and illustrative analysis</w:t>
               </w:r>
@@ -6664,51 +6664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,247 +7198,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 emissions from land application of manures and N-fertilisers: a review of the Italian literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Minoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Acutis</w:t>
+                <w:t xml:space="preserve">Nimai Senapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giostri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (3), pp.5-24</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536564v1</w:t>
+                <w:t xml:space="preserve">hal-01219585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NH3 emissions from land application of manures and N-fertilisers: a review of the Italian literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
+                <w:t xml:space="preserve">Sara Minoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
+              <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219585v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ValorE: An integrated and GIS-based decision support system for livestock manure management in the Lombardy region (northern Italy)</w:t>
               </w:r>
@@ -8287,223 +8287,343 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiciel PhytoExplorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: DI-RV-24-0061. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling of microbial-plant interactions in multi-species agroecosystems: the project MODIMIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8562,73 +8682,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJP annual Soil Science day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vilnius (Lituanie), Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8637,123 +8757,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pomeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de cultures français associés à la méthanisation sans élevage sont-ils adaptés au changement climatique et permettent-ils de l'atténuer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8812,73 +8932,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2024 du Métaprogramme « Agriculture et forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de systèmes de culture associés à la méthanisation sans élevage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8900,313 +9020,313 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Pau, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry van der Veeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barzolaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP + WAAP + Interbull conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réduction de l’utilisation des produits phytosanitaires dans les systèmes de culture, analyse à l’échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Charafeddine Berrached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale BeCreative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gotheron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of crop mixtures to reduce pesticide use in France. A data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9215,370 +9335,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif contrôlé d'émission d'ammoniac à l'échelle de la parcelle agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9586,343 +9706,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new inference method to quantify NH3 emissions from multi-agronomic treatments with low-cost samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9931,123 +10051,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10056,123 +10176,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10194,235 +10314,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de GES et bilan carbone. De quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10431,123 +10551,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Creme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10556,227 +10676,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796976v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-05190402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11546,51 +11546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="593F52C8"/>
+    <w:nsid w:val="3FFE563C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11777,51 +11777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-carozzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6125-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Antoni Migliorati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellochi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Veeken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barzola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van den Berg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Berrached" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bert Annevelink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Vanmeulebrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Leeson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Scotto Di Perta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Fiorentino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cervelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pindozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8909784" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ermido Chiodini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9080431" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chiodini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tambone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/00021857201944" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lavrsen Kure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krabben" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilms Pedersen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sommer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8110245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Di Tommasi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nelson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Fratini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.12.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Cowan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Levy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4811-2016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccasile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.156" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536564v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minoli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192503v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodivico Alfieri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giussani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Provolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Guardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Alessia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giussani Andrea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Mattia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Mattia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiodini Marcello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bregaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaglia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12066" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D78Q4R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Acutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco G. Rana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica R. M. Ferrara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.12.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3KW3MD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Bernardoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acutis Marco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sanna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Chiodini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van der Veeken" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barzolaiza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Charafeddine Berrached" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisante" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagnari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-carozzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6125-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Antoni Migliorati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellochi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Veeken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barzola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van den Berg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Berrached" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bert Annevelink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Vanmeulebrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Leeson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Scotto Di Perta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Fiorentino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cervelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pindozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8909784" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ermido Chiodini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9080431" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chiodini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tambone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/00021857201944" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lavrsen Kure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krabben" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilms Pedersen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sommer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8110245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Di Tommasi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nelson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Fratini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.12.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Cowan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Levy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4811-2016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccasile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.156" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192503v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodivico Alfieri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giussani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Provolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Guardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Alessia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giussani Andrea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Mattia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Mattia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiodini Marcello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bregaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaglia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12066" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D78Q4R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Acutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco G. Rana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica R. M. Ferrara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.12.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3KW3MD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Bernardoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acutis Marco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sanna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Chiodini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190402v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van der Veeken" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barzolaiza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Charafeddine Berrached" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisante" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagnari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>