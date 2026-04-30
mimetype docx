--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -126,2976 +126,5531 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOS-EXPLORER: supporting data-driven decisionmaking to reduce pesticide use at the territorial scale Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t>
+                <w:t xml:space="preserve">MethaRPG - Temporalités des changements d’assolement associés au développement de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Girault</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230402v1</w:t>
+                <w:t xml:space="preserve">hal-05591622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytos-Explorer, un outil pour quantifier et suivre l’usage des produits phytosanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de ressources Captages - Webinaire</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080233v1</w:t>
+                <w:t xml:space="preserve">hal-04972004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOS-EXPLORER: SUPPORTING DATA-DRIVEN DECISION-MAKING TO REDUCE PESTICIDE USE AT THE TERRITORIAL SCALE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated modelling of microbial-plant interactions in multi-species agroecosystems: the project MODIMIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05230396v1</w:t>
+              <w:t xml:space="preserve">EJP annual Soil Science day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnius (Lituanie), Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications des assolements des fermes associées à la méthanisation en France : approche par enquête et analyse de bases de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Changements de systèmes de culture associés à la méthanisation sans élevage en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres de l'Observatoire des énergies renouvelables et de la biodiversité</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05075827v1</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion in French cereal farms using energy cover crops: evaluating agro-environmental performance in real-case systems across climate scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les systèmes de cultures français associés à la méthanisation sans élevage sont-ils adaptés au changement climatique et permettent-ils de l'atténuer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International RAMIRAN Conference "Managing organic resources in agriculture: opportunities and challenges"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05404916v1</w:t>
+              <w:t xml:space="preserve">Séminaire 2024 du Métaprogramme « Agriculture et forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires et dynamiques d'adoption des mélanges céréales–légumineuses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pomeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des réseaux d'agronomes ACT-AgroEcoSystem "Prise en compte des logiques d'action dans l'analyse et la conception de systèmes agricoles"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04939139v1</w:t>
+              <w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry van der Veeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barzolaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04673412v1</w:t>
+              <w:t xml:space="preserve">EAAP + WAAP + Interbull conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-LUOPS: mapping carbon sequestration potential to inform for Carbon Farming investments in Queensland (Australia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une réduction de l’utilisation des produits phytosanitaires dans les systèmes de culture, analyse à l’échelle du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Charafeddine Berrached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Leo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Society for Agronomy Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05292916v1</w:t>
+              <w:t xml:space="preserve">Assemblée Générale BeCreative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Gotheron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of cereal-legume intercropping on French Farms: roles of collective dynamics for individual transition pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potential of crop mixtures to reduce pesticide use in France. A data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04643464v1</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04655409v1</w:t>
+              <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of cereal-legume intercropping in France: a matter of outlets?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04683917v1</w:t>
+              <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'un dispositif contrôlé d'émission d'ammoniac à l'échelle de la parcelle agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04495385v1</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification intra-parcelle chez les agriculteurs : dynamique de diffusion et effets constatés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels leviers pour une agriculture sans pesticides ? Résultats à mi-parcours du programme Prioritaire de Recherche "Cultiver et Protéger Autrement"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04939617v1</w:t>
+              <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of microbial-plant interactions in multi-species agroecosystems: the project MODIMIV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new inference method to quantify NH3 emissions from multi-agronomic treatments with low-cost samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Voylokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP annual Soil Science day</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04754867v1</w:t>
+              <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04975884v1</w:t>
+              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Parcel Exchange : modélisation de l'échange temporaire de parcelles entre exploitations agricoles à l'échelle du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04214378v1</w:t>
+              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04205155v1</w:t>
+              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de GES et bilan carbone. De quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimai Senapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giostri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04262845v1</w:t>
+              <w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the determinants of livestock transportation across country borders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agricultural Trade, Geopolitics and Global Food Security</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04218222v1</w:t>
+              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pomeon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan GES de la méthanisation agricole sans élevage à base de CIVE : apports d'une approche conséquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ACV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Palaiseau (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214377v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crop residue management on N2O emissions in European cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phytos-Explorer, un outil pour quantifier et suivre l’usage des produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Centre de ressources Captages - Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Webinaire, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372409v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential GHG mitigation and carbon sequestration from European cropland by modelling crop residues management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PHYTOS-EXPLORER: supporting data-driven decisionmaking to reduce pesticide use at the territorial scale Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553023v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALFAM2: A database on ammonia emission from field-applied manure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHYTOS-EXPLORER: SUPPORTING DATA-DRIVEN DECISION-MAKING TO REDUCE PESTICIDE USE AT THE TERRITORIAL SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949963v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Modifications des assolements des fermes associées à la méthanisation en France : approche par enquête et analyse de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Premières rencontres de l'Observatoire des énergies renouvelables et de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME; Office Français de la Biodiversité, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734597v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the inverse dispersion modelling method for estimating ammonia multi-source emissions using low-cost long time averaging sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anaerobic digestion in French cereal farms using energy cover crops: evaluating agro-environmental performance in real-case systems across climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">19th International RAMIRAN Conference "Managing organic resources in agriculture: opportunities and challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recycling of Agricultural, Municipal and Industrial Residues in Agriculture Network (RAMIRAN); Wageningen University, Oct 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741654v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoires et dynamiques d'adoption des mélanges céréales–légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des réseaux d'agronomes ACT-AgroEcoSystem "Prise en compte des logiques d'action dans l'analyse et la conception de systèmes agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-LUOPS: mapping carbon sequestration potential to inform for Carbon Farming investments in Queensland (Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano de Antoni Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII European Society for Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes; INRAE, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption of cereal-legume intercropping on French Farms: roles of collective dynamics for individual transition pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption of cereal-legume intercropping in France: a matter of outlets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversification intra-parcelle chez les agriculteurs : dynamique de diffusion et effets constatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels leviers pour une agriculture sans pesticides ? Résultats à mi-parcours du programme Prioritaire de Recherche "Cultiver et Protéger Autrement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated modelling of microbial-plant interactions in multi-species agroecosystems: the project MODIMIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJP annual Soil Science day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnius (Lituanie), Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land Parcel Exchange : modélisation de l'échange temporaire de parcelles entre exploitations agricoles à l'échelle du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van der Veeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the determinants of livestock transportation across country borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Agricultural Trade, Geopolitics and Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Halle (Saale), Germany. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pomeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of crop residue management on N2O emissions in European cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential GHG mitigation and carbon sequestration from European cropland by modelling crop residues management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iCROPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALFAM2: A database on ammonia emission from field-applied manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha D. Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabtai Bittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Burchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Bussink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the inverse dispersion modelling method for estimating ammonia multi-source emissions using low-cost long time averaging sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Oasis effect with the Volt'Air model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Ammonia Measurements (IWAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3105,549 +5660,549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytos-Explorer. Outil de spatialisation des ventes de produits phytosanitaires à l'échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de spatialisation des ventes de produits phytosanitaires à l’échelle territoriale - Notice Méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - SADAPT. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur le diagnostic des pressions agricoles et non agricoles sur les aires d'alimentation de captage en France - 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Berrached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - SADAPT. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.4 + D3.6 - Annex 1 : Results logistical case study Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bert Annevelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Staritsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Vanmeulebrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] S2Biom Project, auto-saisine. 2016, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3657,4674 +6212,4674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main characteristics of French farms adopting cereal–legume intercropping: A quantitative exploration at the national and local levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 223, pp.104196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover changes following biogas development across different farm types: A nationwide study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (10), pp.e70073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcbb.70073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping on French farms: Reducing pesticide and N fertiliser use while maintaining gross margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 152, pp.127036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2023.127036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including land management in a European carbon model with lateral transfer to the oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fendrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Panagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 245, pp.118014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2023.118014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-023-10304-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From regional to parcel scale: A high-resolution map of cover crops across Europe combining satellite data with statistical surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Matthews</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zheyuan Li</w:t>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina A Bleken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162300⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010832v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">From regional to parcel scale: A high-resolution map of cover crops across Europe combining satellite data with statistical surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise van Eynde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 873, pp.162300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231800v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover changes with the development of anaerobic digestion for biogas production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (5), pp.630-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcbb.13042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857990v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Albanito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829930v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix representation of lateral soil movements: scaling and calibrating CE-DYNAM (v2) at a continental level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Fendrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Lugato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (20), pp.7835-7857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-15-7835-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia, nitrous oxide, carbon dioxide, and water vapor fluxes after green manuring of faba bean under Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Monica Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 315, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of four years of nitrous oxide fluxes after application of ammonium nitrate and urea fertilisers measured using the eddy covariance method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Leeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 280, pp.107812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Chamber and Micrometeorological Methods to Quantify NH 3 Emissions from Fertilisers Field Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Scotto Di Perta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunzio Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cervelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Pindozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agronomy and Agricultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2020/8909784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nirification inhibitor vizura (R) reduces n2o emissions when added to digestate before Injection under irrigated maize in the po valley (northern italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Ermido Chiodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (8), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy9080431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of total and bioavailable heavy metals and other soil-related variables in a rice paddy after the application of defecation lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrochimica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.351-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12871/00021857201944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible semi-empirical model for estimating ammonia volatilization from field-applied slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha D. Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabtai Bittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 199, pp.474-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new inference method for estimating ammonia volatilisation from multiple agronomic plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (11), pp.3439-3460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-3439-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of Low-Cost Techniques to Measure Ammonia Emission from Multi-Plots: A Case Study with Urea Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Lavrsen Kure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Krabben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vilms Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy8110245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALFAM2 database on ammonia emission from field-applied manure: Description and illustrative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha D. Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabtai Bittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Burchill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Bussink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ammonia volatilisation measured by eddy covariance during slurry spreading in north Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Monica Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Di Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Fratini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 219, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of tillage on N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O fluxes from an intensively managed grazed grassland in Scotland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J. Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter E. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Famulari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Drewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (16), pp.4811-4821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-13-4811-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term experiments in using digestate products as substitutes for mineral (N) fertilizer: Agronomic performance, odours, and ammonia emission impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Orzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boccasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 547, pp.206 - 214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH3 emissions from land application of manures and N-fertilisers: a review of the Italian literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Minoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ValorE: An integrated and GIS-based decision support system for livestock manure management in the Lombardy region (northern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodivico Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Provolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.149-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop rotation, fertilizer types and application timing affecting nitrogen leaching in Nitrate Vulnerable Zones in Po valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perego Alessia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giussani Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumagalli Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiodini Marcello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of a methodology using fuzzy logic to assess the performance of cropping systems based on a case study of maize in the Po Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bregaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Scaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (4), pp.576-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sum.12066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARMOSA simulation crop model: Overall features, calibration and validation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perego Alessia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giussani Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumagalli Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dispersion modelling highlights the efficiency of slurry injection to reduce ammonia losses by agriculture in the Po Valley (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco M. Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco G. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Monica R. M. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 171/172, pp.306-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical approach for the measurement of surface runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acutis Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-scale ammonia emissions from surface spreading of dairy slurry in Po Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Monica Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Chiodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8334,2808 +10889,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel PhytoExplorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DI-RV-24-0061. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190402v1</w:t>
-              </w:r>
-[...2324 lines deleted...]
-                <w:t xml:space="preserve">hal-02796976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How may climate change affect residue management impacts on soil C stocks and N2O emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management affects European N2O emission inventories: a multimodel assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11145,147 +11374,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metametha dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Goubard Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11295,190 +11524,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation agriculture and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pisante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stagnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-11619-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11620-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11546,51 +11775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFE563C"/>
+    <w:nsid w:val="3F53E115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11777,51 +12006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-carozzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6125-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Antoni Migliorati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellochi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Veeken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barzola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van den Berg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Berrached" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bert Annevelink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Vanmeulebrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Leeson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Scotto Di Perta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Fiorentino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cervelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pindozzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8909784" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ermido Chiodini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9080431" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chiodini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tambone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/00021857201944" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lavrsen Kure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krabben" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilms Pedersen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sommer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8110245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Di Tommasi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nelson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Fratini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.12.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Cowan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Levy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4811-2016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccasile" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.156" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192503v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodivico Alfieri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giussani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Provolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Guardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Alessia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giussani Andrea" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Mattia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Mattia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiodini Marcello" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375636v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bregaglio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaglia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12066" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D78Q4R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Acutis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco G. Rana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica R. M. Ferrara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.12.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3KW3MD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Bernardoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acutis Marco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sanna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Chiodini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190402v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van der Veeken" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barzolaiza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232667v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Charafeddine Berrached" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisante" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagnari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-carozzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6125-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellochi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van der Veeken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barzolaiza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Charafeddine Berrached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Antoni Migliorati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Veeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barzola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van den Berg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Berrached" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bert Annevelink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Vanmeulebrouk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Leeson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Scotto Di Perta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Fiorentino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cervelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pindozzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8909784" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620093v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ermido Chiodini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9080431" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chiodini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tambone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/00021857201944" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lavrsen Kure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krabben" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilms Pedersen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sommer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8110245" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Di Tommasi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nelson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Fratini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.12.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Cowan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Levy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4811-2016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccasile" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.156" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minoli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192503v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodivico Alfieri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giussani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Provolo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Guardo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375638v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Alessia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giussani Andrea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Mattia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Mattia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiodini Marcello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bregaglio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaglia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12066" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D78Q4R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000685v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Acutis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco G. Rana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica R. M. Ferrara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.12.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3KW3MD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427569v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Bernardoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acutis Marco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427560v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Chiodini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190402v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisante" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagnari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>