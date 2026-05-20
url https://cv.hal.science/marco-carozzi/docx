--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -126,5537 +126,5537 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan GES de la méthanisation agricole sans élevage à base de CIVE : apports d'une approche conséquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ACV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Palaiseau (91), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytos-Explorer, un outil pour quantifier et suivre l’usage des produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre de ressources Captages - Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Webinaire, France. pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYTOS-EXPLORER: supporting data-driven decisionmaking to reduce pesticide use at the territorial scale Session: Farming Practice Diversity in Agroecological Transitions: From Typologies to Analytical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYTOS-EXPLORER: SUPPORTING DATA-DRIVEN DECISION-MAKING TO REDUCE PESTICIDE USE AT THE TERRITORIAL SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications des assolements des fermes associées à la méthanisation en France : approche par enquête et analyse de bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres de l'Observatoire des énergies renouvelables et de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME; Office Français de la Biodiversité, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaerobic digestion in French cereal farms using energy cover crops: evaluating agro-environmental performance in real-case systems across climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International RAMIRAN Conference "Managing organic resources in agriculture: opportunities and challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recycling of Agricultural, Municipal and Industrial Residues in Agriculture Network (RAMIRAN); Wageningen University, Oct 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversification intra-parcelle chez les agriculteurs : dynamique de diffusion et effets constatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels leviers pour une agriculture sans pesticides ? Résultats à mi-parcours du programme Prioritaire de Recherche "Cultiver et Protéger Autrement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in cropping systems associated with biogas plants in French cereal-growing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IFSA Conference IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption of cereal-legume intercropping in France: a matter of outlets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthanisation : bénéfices et impacts agronomiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soirées scientifiques de Melle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Melle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated modelling of microbial-plant interactions in multi-species agroecosystems: the project MODIMIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJP annual Soil Science day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnius (Lituanie), Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MéthaRPG - Suivi des changements d’assolement chez les agriculteurs impliqués dans un projet de méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires et dynamiques d'adoption des mélanges céréales–légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des réseaux d'agronomes ACT-AgroEcoSystem "Prise en compte des logiques d'action dans l'analyse et la conception de systèmes agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII International Congress of the European Society of Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption of cereal-legume intercropping on French Farms: roles of collective dynamics for individual transition pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Farming Systems Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space-LUOPS: mapping carbon sequestration potential to inform for Carbon Farming investments in Queensland (Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano de Antoni Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII European Society for Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes; INRAE, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la méthanisation sur l'usage des sols et les systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire CLIMAE « Quel impact de développement des énergies renouvelables sur l'usage des sols agricoles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme CLIMAE, May 2023, En Ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van der Veeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the determinants of livestock transportation across country borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Agricultural Trade, Geopolitics and Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Halle (Saale), Germany. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialiser des ventes de produits phytosanitaires en prenant en compte les spécificités locales des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pomeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land Parcel Exchange : modélisation de l'échange temporaire de parcelles entre exploitations agricoles à l'échelle du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick DONGMO ZANGUE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation de paysages agricoles pour l’analyse et la simulation de processus - PAYOTE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of crop residue management on N2O emissions in European cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential GHG mitigation and carbon sequestration from European cropland by modelling crop residues management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iCROPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALFAM2: A database on ammonia emission from field-applied manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha D. Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabtai Bittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Burchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Bussink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Gas Emissions and Dust from Livestock (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the inverse dispersion modelling method for estimating ammonia multi-source emissions using low-cost long time averaging sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Oasis effect with the Volt'Air model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop of Ammonia Measurements (IWAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MethaRPG - Temporalités des changements d’assolement associés au développement de la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Léa Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boros</w:t>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Agricultural Policies through Advanced Grassland Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2024 : Agroecosystems in Transformation: Visions, Technologies and Actors.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling of microbial-plant interactions in multi-species agroecosystems: the project MODIMIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJP annual Soil Science day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vilnius (Lituanie), Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de systèmes de culture associés à la méthanisation sans élevage en France</w:t>
+                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pomeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pau, France. 2024</w:t>
+              <w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559651v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de cultures français associés à la méthanisation sans élevage sont-ils adaptés au changement climatique et permettent-ils de l'atténuer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2024 du Métaprogramme « Agriculture et forêt face au changement climatique : adaptation et atténuation » - CLIMAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining methods and knowledges for monitoring environmental policies on a territorial scale: Spatial disaggregation of pesticides sales through land use data, reglementary information and expert knowledges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changements de systèmes de culture associés à la méthanisation sans élevage en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pomeon</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the European Society for Agronom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. , 2023, 18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action" Book of Abstracts</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation - JRI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073356v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The explosion of sustainability indicators in the European livestock sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry van der Veeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barzolaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP + WAAP + Interbull conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réduction de l’utilisation des produits phytosanitaires dans les systèmes de culture, analyse à l’échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounsif Charafeddine Berrached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale BeCreative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gotheron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of crop mixtures to reduce pesticide use in France. A data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un dispositif contrôlé d'émission d'ammoniac à l'échelle de la parcelle agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel platform providing services in the measurement of ammonia volatilisation from multiple agronomic plots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th N Workshop and Side event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new inference method to quantify NH3 emissions from multi-agronomic treatments with low-cost samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de GES et bilan carbone. De quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Creme</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801441v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
+              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...2779 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...282 lines deleted...]
-                <w:t xml:space="preserve">hal-03949979v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5674,77 +5674,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytos-Explorer. Outil de spatialisation des ventes de produits phytosanitaires à l'échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5766,77 +5766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de spatialisation des ventes de produits phytosanitaires à l’échelle territoriale - Notice Méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Descout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - SADAPT. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5858,77 +5858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur le diagnostic des pressions agricoles et non agricoles sur les aires d'alimentation de captage en France - 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounsif Berrached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - SADAPT. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bert Annevelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Staritsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,103 +6072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6226,77 +6226,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main characteristics of French farms adopting cereal–legume intercropping: A quantitative exploration at the national and local levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 223, pp.104196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6330,103 +6330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover changes following biogas development across different farm types: A nationwide study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Boros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (10), pp.e70073. </w:t>
@@ -6464,90 +6464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping on French farms: Reducing pesticide and N fertiliser use while maintaining gross margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 152, pp.127036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6620,64 +6620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Panagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 245, pp.118014. </w:t>
@@ -6728,90 +6728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fertilizing value but potentially high volatilization of urine based fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -6843,511 +6843,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
+                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Truche</w:t>
+                <w:t xml:space="preserve">Robert M Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ballot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Marina A Bleken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051555v1</w:t>
+                <w:t xml:space="preserve">hal-04231800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+                <w:t xml:space="preserve">From regional to parcel scale: A high-resolution map of cover crops across Europe combining satellite data with statistical surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Fendrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Rees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Francis Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina A Bleken</w:t>
+                <w:t xml:space="preserve">Elise van Eynde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">Zheyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 873, pp.162300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231800v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From regional to parcel scale: A high-resolution map of cover crops across Europe combining satellite data with statistical surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Fendrich</w:t>
+                <w:t xml:space="preserve">Modelling the spatialisation of pesticide sales to monitor environmental policies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Matthews</w:t>
+                <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise van Eynde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Camille Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zheyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 873, pp.162300. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.136880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010832v1</w:t>
+                <w:t xml:space="preserve">hal-04051555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover changes with the development of anaerobic digestion for biogas production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Léa Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (5), pp.630-641. </w:t>
@@ -7379,408 +7379,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 836, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829930v1</w:t>
+                <w:t xml:space="preserve">hal-03829925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857990v1</w:t>
+                <w:t xml:space="preserve">hal-03829930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Albanito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 836, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829925v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix representation of lateral soil movements: scaling and calibrating CE-DYNAM (v2) at a continental level</w:t>
               </w:r>
@@ -7805,51 +7805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Lugato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7913,77 +7913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia, nitrous oxide, carbon dioxide, and water vapor fluxes after green manuring of faba bean under Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Monica Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Scotto Di Perta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunzio Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cervelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,494 +8296,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nirification inhibitor vizura (R) reduces n2o emissions when added to digestate before Injection under irrigated maize in the po valley (northern italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flexible semi-empirical model for estimating ammonia volatilization from field-applied slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha D. Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabtai Bittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Ermido Chiodini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Chantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy9080431⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.474-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620093v1</w:t>
+                <w:t xml:space="preserve">hal-02090587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of total and bioavailable heavy metals and other soil-related variables in a rice paddy after the application of defecation lime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nirification inhibitor vizura (R) reduces n2o emissions when added to digestate before Injection under irrigated maize in the po valley (northern italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ermido Chiodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Chiodini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Acutis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrochimica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12871/00021857201944⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9080431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375623v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible semi-empirical model for estimating ammonia volatilization from field-applied slurry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of total and bioavailable heavy metals and other soil-related variables in a rice paddy after the application of defecation lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Chiodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Chantigny</w:t>
+                <w:t xml:space="preserve">S. Salati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 199, pp.474-484. </w:t>
+              <w:t xml:space="preserve">Agrochimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.351-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12871/00021857201944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090587v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t>
@@ -8821,77 +8821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new inference method for estimating ammonia volatilisation from multiple agronomic plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Voylokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8994,51 +8994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Krabben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vilms Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Sommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9085,103 +9085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALFAM2 database on ammonia emission from field-applied manure: Description and illustrative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha D. Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabtai Bittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Burchill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Bussink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 258, </w:t>
@@ -9219,90 +9219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9351,511 +9351,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ammonia volatilisation measured by eddy covariance during slurry spreading in north Italy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of tillage on N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O fluxes from an intensively managed grazed grassland in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Di Tommasi</w:t>
+                <w:t xml:space="preserve">Nicholas J. Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Nelson</w:t>
+                <w:t xml:space="preserve">Peter E. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Fratini</w:t>
+                <w:t xml:space="preserve">Daniela Famulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Drewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.12.002⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (16), pp.4811-4821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4811-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531599v1</w:t>
+                <w:t xml:space="preserve">hal-02641400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of tillage on N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O fluxes from an intensively managed grazed grassland in Scotland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term experiments in using digestate products as substitutes for mineral (N) fertilizer: Agronomic performance, odours, and ammonia emission impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Famulari</w:t>
+                <w:t xml:space="preserve">C. Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Anderson</w:t>
+                <w:t xml:space="preserve">V. Orzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Drewer</w:t>
+                <w:t xml:space="preserve">M. Acutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boccasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4811-2016⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 547, pp.206 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641400v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term experiments in using digestate products as substitutes for mineral (N) fertilizer: Agronomic performance, odours, and ammonia emission impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Riva</w:t>
+                <w:t xml:space="preserve">Dynamics of ammonia volatilisation measured by eddy covariance during slurry spreading in north Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Monica Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Orzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Paul Di Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Acutis</w:t>
+                <w:t xml:space="preserve">David D. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boccasile</w:t>
+                <w:t xml:space="preserve">Gerardo Fratini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 547, pp.206 - 214. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.12.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375627v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
@@ -9897,64 +9897,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH3 emissions from land application of manures and N-fertilisers: a review of the Italian literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Minoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9979,51 +9979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ValorE: An integrated and GIS-based decision support system for livestock manure management in the Lombardy region (northern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodivico Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,51 +10238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of a methodology using fuzzy logic to assess the performance of cropping systems based on a case study of maize in the Po Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bregaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10290,51 +10290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Scaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (4), pp.576-585. </w:t>
@@ -10436,51 +10436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumagalli Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agrometeorology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -10509,64 +10509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dispersion modelling highlights the efficiency of slurry injection to reduce ammonia losses by agriculture in the Po Valley (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco M. Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10664,51 +10664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical approach for the measurement of surface runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acutis Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10746,51 +10746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-scale ammonia emissions from surface spreading of dairy slurry in Po Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Monica Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10903,77 +10903,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel PhytoExplorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Descout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DI-RV-24-0061. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11023,90 +11023,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11124,103 +11124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How may climate change affect residue management impacts on soil C stocks and N2O emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11242,103 +11242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management affects European N2O emission inventories: a multimodel assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11414,51 +11414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11564,51 +11564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pisante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stagnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Acutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11775,51 +11775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F53E115"/>
+    <w:nsid w:val="E0AADF18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12006,51 +12006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-carozzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6125-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellochi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van der Veeken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barzolaiza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Charafeddine Berrached" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Antoni Migliorati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Veeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barzola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van den Berg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Berrached" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bert Annevelink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Vanmeulebrouk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Leeson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Scotto Di Perta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Fiorentino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cervelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pindozzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8909784" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620093v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ermido Chiodini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9080431" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375623v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chiodini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tambone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/00021857201944" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lavrsen Kure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krabben" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilms Pedersen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sommer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8110245" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Di Tommasi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nelson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Fratini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.12.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Cowan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Levy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4811-2016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375627v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccasile" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.156" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minoli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192503v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodivico Alfieri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giussani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Provolo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Guardo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375638v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Alessia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giussani Andrea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Mattia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Mattia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiodini Marcello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bregaglio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaglia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12066" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D78Q4R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000685v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Acutis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco G. Rana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica R. M. Ferrara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.12.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3KW3MD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427569v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Bernardoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acutis Marco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427560v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Chiodini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190402v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisante" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagnari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-carozzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6125-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591448v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404916v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Yan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellochi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Adam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o B&#233;nichou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Antoni Migliorati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Leo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van der Veeken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barzola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van den Berg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick DONGMO ZANGUE" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha D. Hafner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pacholski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabtai Bittman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Burchill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Bussink" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03949979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albitar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05073356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry van der Veeken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barzolaiza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Charafeddine Berrached" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Voylokov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Berrached" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bert Annevelink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Vanmeulebrouk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104196" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fendrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.118014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-023-10304-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Matthews" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Eynde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162300" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Truche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136880" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Lugato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-7835-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica Ferrara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Finco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107439" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coyle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Leeson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Scotto Di Perta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Fiorentino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cervelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pindozzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8909784" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chantigny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.11.034" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ermido Chiodini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perego" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9080431" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chiodini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tambone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12871/00021857201944" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3439-2018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Lavrsen Kure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Krabben" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vilms Pedersen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sommer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8110245" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Burchill" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.11.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641400v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Cowan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Levy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Anderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4811-2016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Orzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acutis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccasile" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.12.156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531599v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Di Tommasi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Nelson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Fratini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minoli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192503v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodivico Alfieri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giussani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Provolo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Guardo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.05.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375638v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perego Alessia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giussani Andrea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumagalli Mattia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Mattia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiodini Marcello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bregaglio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaglia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernardoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12066" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D78Q4R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000685v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Acutis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco G. Rana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Monica R. M. Ferrara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.12.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM3KW3MD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427569v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Bernardoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acutis Marco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427560v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sanna" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Chiodini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190402v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisante" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagnari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11620-4_22" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>