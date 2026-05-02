--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2066,169 +2066,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface: « Les derniers registres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Copeau, Registres VII. Les années Copiaus (1925-1929), textes établis, présentés et annotés par Maria Ines Aliverti, Paris, Gallimard, 602 pp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Vieux-Colombier, théâtre de la N.R.F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Consolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Kopp, Peter Schnyder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlumberger, Copeau, Gide : l’art de la mise en scène. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.140-171, 2017, Les entretiens de la fondation des Treilles, 978-2-07-272638-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527724v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01724398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -2419,186 +2419,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scènes de papier : des journaux qui se théâtralisent et des théâtres qui se transforment en revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Consolini, Romain Piana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de papier. Les images dans les revues de théâtre (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2015, Revue d’Historiographie du théâtre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production d’une pensée théâtrale à travers les revues au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Consolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Wallon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de la critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud - Papiers, pp. 45-52, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512329v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01512327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1913 : le théâtre au seuil du XXe siècle ?</w:t>
               </w:r>
@@ -2724,388 +2724,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Au service de la poésie dramatique », entretien avec Jean-Louis Hourdin</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Oubli et le monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Consolini, Raphaëlle Doyon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Copeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, pp. 96-98, 2014, Nouveaux Cahiers de la Comédie-Française</w:t>
+              <w:t xml:space="preserve">, 12, pp. 11-15, 2014, Nouveaux Cahiers de la Comédie-Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512353v1</w:t>
+                <w:t xml:space="preserve">hal-01512356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le donneur de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Danan, Marie-Christine Lesage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de traverse. L’apport de Jean-Pierre Ryngaert aux études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Théâtrales, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Copeau dans les années trente : la traversée du désert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milos Mistrik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Copeau hier et aujourd´hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veda/l'Amandier, pp. 129-142, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire du théâtre comme histoire globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Consolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Filloux-Vigreux, Pascale Goetschel, Joël Huthwohl et Julien Rosemberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles en France. Archives et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publibook, pp. 113-126, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au service de la poésie dramatique », entretien avec Jean-Louis Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Copeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, pp. 11-15, 2014, Nouveaux Cahiers de la Comédie-Française</w:t>
+              <w:t xml:space="preserve">, 12, pp. 96-98, 2014, Nouveaux Cahiers de la Comédie-Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-01512357v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jean Pommier, acteur du Miracle du pain doré</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512367v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ida Biggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rykner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Doyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrone Gianfranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol-Di&#233;val" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gaudemer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139236331.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03674833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.81240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05415694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Consolini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512367v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ida Biggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rykner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Danan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Doyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrone Gianfranco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Plagnol-Di&#233;val" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ertel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gaudemer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139236331.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03674833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.81240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Konigson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouteille-Meister" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>