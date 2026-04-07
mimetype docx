--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -991,51 +991,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Runkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selecta Math.</w:t>
+              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00029-021-00737-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
@@ -2138,51 +2138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3C3613A"/>
+    <w:nsid w:val="8C4A6B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>