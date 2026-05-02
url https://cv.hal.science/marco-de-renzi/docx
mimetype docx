--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1046,222 +1046,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAGRAMMATIC CONSTRUCTION OF REPRESENTATIONS OF SMALL QUANTUM $$ \mathfrak{sl} $$2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-semisimple 3-manifold invariants derived from the Kauffman bracket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Murakami</w:t>
+                <w:t xml:space="preserve">Jun Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00031-021-09670-z⟩</w:t>
+              <w:t xml:space="preserve">Quantum Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.255-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/QT/164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805520v1</w:t>
+                <w:t xml:space="preserve">hal-04230750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-semisimple 3-manifold invariants derived from the Kauffman bracket</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco de Renzi</w:t>
+                <w:t xml:space="preserve">DIAGRAMMATIC CONSTRUCTION OF REPRESENTATIONS OF SMALL QUANTUM $$ \mathfrak{sl} $$2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. De Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Murakami</w:t>
+                <w:t xml:space="preserve">J. Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.255-333. </w:t>
+              <w:t xml:space="preserve">Transformation Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.751-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/QT/164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00031-021-09670-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230750v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-semisimple extended topological quantum field theories</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C4A6B04"/>
+    <w:nsid w:val="8F5A2B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-de-renzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2585-649X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233470700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/derenzi_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAY-5726-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beliakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco De Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Renzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangxin Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Bobtcheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piergallini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat Gainutdinov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Geer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Patureau-Mirand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Runkel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat M. Gainutdinov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-021-00737-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Renzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murakami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-021-09670-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murakami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/164" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1364" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.9364" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2020.20.3377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3187-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34/20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33-1/11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-de-renzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2585-649X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233470700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/derenzi_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAY-5726-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beliakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco De Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Renzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangxin Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Bobtcheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piergallini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat Gainutdinov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Geer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Patureau-Mirand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Runkel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat M. Gainutdinov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-021-00737-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murakami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Renzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murakami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-021-09670-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1364" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.9364" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2020.20.3377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3187-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34/20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33-1/11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>