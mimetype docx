--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">derenzi_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uoIxnf8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAY-5726-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,460 +245,460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Invariants of Ribbon Surfaces in 4-Dimensional 2-Handlebodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Beliakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco De Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hennings TQFTs for Cobordisms Decorated With Cohomology Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Integrality of Non-Semisimple Quantum Representations of Mapping Class Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco De Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Presentation of 4-Dimensional 2-Handlebodies and 3-Dimensional Cobordisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Beliakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivelina Bobtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Piergallini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homological Construction of Quantum Representations of Mapping Class Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -687,939 +708,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerler–Lyubashenko Functors on 4-Dimensional 2-Handlebodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Beliakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco De Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (13), pp.10005-10080. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnac039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Class Group Representations From Non-Semisimple TQFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azat Gainutdinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Geer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Runkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Contemporary Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (01), pp.2150091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219199721500917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-Dimensional TQFTs from non-semisimple modular categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azat M. Gainutdinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Geer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Runkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00029-021-00737-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-semisimple 3-manifold invariants derived from the Kauffman bracket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.255-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/QT/164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAGRAMMATIC CONSTRUCTION OF REPRESENTATIONS OF SMALL QUANTUM $$ \mathfrak{sl} $$2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation Groups</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (3), pp.751-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00031-021-09670-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-semisimple extended topological quantum field theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 277 (1364), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/memo/1364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended TQFTs from non-semisimple modular categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (5), pp.1769-1811. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1512/iumj.2021.70.9364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Semisimple Quantum Invariants and TQFTs from Small and Unrolled Quantum Goups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Geer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/agt.2020.20.3377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalized Hennings Invariants and 2+1-TQFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Geer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 362 (3), pp.855-907. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3187-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1629,211 +1650,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Bobtcheva–Messia invariants of 4-dimensional 2-handlebodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Beliakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essays in Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, EMS Press, pp.387-432, 2023, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/IRMA/34/20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular categories and TQFTs beyond semisimplicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topology and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (1), EMS Press, pp.175-208, 2021, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/IRMA/33-1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1843,100 +1864,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of extended topological quantum field theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geometric Topology [math.GT]. Université Sorbonne Paris Cité, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017USPCC114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02003025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1946,131 +1967,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco De Renzi - Non-semisimple quantum representations of mapping class groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2138,51 +2159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F5A2B68"/>
+    <w:nsid w:val="9712E53A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2369,51 +2390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-de-renzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2585-649X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233470700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/derenzi_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAY-5726-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beliakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco De Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Renzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangxin Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Bobtcheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piergallini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat Gainutdinov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Geer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Patureau-Mirand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Runkel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500917" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat M. Gainutdinov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-021-00737-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murakami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Renzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murakami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-021-09670-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1364" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.9364" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2020.20.3377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3187-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34/20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33-1/11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC114" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-de-renzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2585-649X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233470700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/derenzi_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uoIxnf8AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAY-5726-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beliakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco De Renzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Renzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Martel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangxin Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Bobtcheva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piergallini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat Gainutdinov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Geer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Patureau-Mirand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Runkel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat M. Gainutdinov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-021-00737-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murakami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/164" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Renzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murakami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-021-09670-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2021.70.9364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2020.20.3377" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3187-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/34/20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blanchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33-1/11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Taillade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>