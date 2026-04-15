--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -132,2340 +132,2474 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient histone deacetylase inhibition induces cellular memory of gene expression and 3D genome folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Paldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael-Florian Szalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58 (2), pp.404-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-025-02489-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining the functional relationship between epigenetic and physical chromatin domains in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Sabarís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio-Lucio Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03587-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A PRE loop at the dac locus acts as a topological chromatin structure that restricts and specifies enhancer–promoter communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio-Lucio Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41594-024-01375-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Parreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan C. Rawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629 (8012), pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07328-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology in soft and biological matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth P Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnese Barbensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan H.E Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1075, pp.1-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3DGenBench: a web-server to benchmark computational models for 3D Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Belokopytova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Viesná</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Chiliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Salari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (W1), pp.W4-W12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative studies of 3D genome organization and chromatin structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.102493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2022.102493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4D nucleome modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Marti-Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2020.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymer modelling unveils the roles of heterochromatin and nucleolar organizing regions in shaping 3D genome organization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc a Marti-Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (4), pp.1840-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial organization of chromosomes leads to heterogeneous chromatin motion and drives the liquid- or gel-like behavior of chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Salari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.28-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.275827.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the 3D genome of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19491034.2021.1927503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional genome organization via triplex-forming RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Farabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Soler-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti-Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marti-Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (11), pp.945-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41594-021-00678-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Chromosome Fusions on 3D Genome Organization and Gene Expression in Budding Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilisa Pozharskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Gomar-Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Baù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 214 (3), pp.651-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.119.302978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-cell absolute contact probability detection reveals chromosomes are organized by multiple low-frequency yet specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés M Cardozo Gizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01962-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence of knots in known RNA structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Orland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (7), pp.2052-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1418445112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02926930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looping specificity of Polycomb response elements requires GAF and a combinatorial code of looping factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Sabarís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Popmihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient histone deacetylase inhibition induces cellular memory of gene expression and three-dimensional genome folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Paldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Szalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scaffolding Element Rewires Local 3D Chromatin Architecture During Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Jerković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Szalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Normanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unknotted strands of life: knots are very rare in RNA structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Orland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01234151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer modelling unveils the roles of heterochromatin and nucleolar organizing regions in shaping 3D genome organization in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Wilhelm Nutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A Marti-Renom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012893v1</w:t>
-              </w:r>
-[...1726 lines deleted...]
-                <w:t xml:space="preserve">cea-02926930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2533,51 +2667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0F1A977"/>
+    <w:nsid w:val="6DADD82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2764,51 +2898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-di-stefano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6195-4754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409419v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sabar&#237;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Stefano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szalay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Jerkovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Micheletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Nutzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio-Lucio Papadopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03587-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01375-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tubiana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth P Alexander" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Barbensi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Buck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H.E Cartwright" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.04.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Belokopytova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Viesn&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chili&#324;ski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Qi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac396" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04114081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2022.102493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#160;stefano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;a Marti-Renom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275827.121" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Paulsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2020.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2021.1927503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Farabella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00678-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Giovanni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Pozharskaia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gomar-Alba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#249;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302978" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s M Cardozo Gizzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01962-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02926930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418445112" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-di-stefano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6195-4754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Florian Szalay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dufau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Stefano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02489-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sabar&#237;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio-Lucio Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03587-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01375-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tubiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth P Alexander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Barbensi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Buck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H.E Cartwright" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Belokopytova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Viesn&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chili&#324;ski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Qi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04114081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2022.102493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Paulsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2020.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#160;stefano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;a Marti-Renom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275827.121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2021.1927503" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Farabella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00678-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Giovanni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Pozharskaia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gomar-Alba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#249;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302978" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s M Cardozo Gizzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01962-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02926930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Micheletti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418445112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szalay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Jerkovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Nutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>