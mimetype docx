--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -434,295 +434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PRE loop at the dac locus acts as a topological chromatin structure that restricts and specifies enhancer–promoter communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bardou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio-Lucio Papadopoulos</w:t>
+                <w:t xml:space="preserve">Victoria Parreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Grob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+                <w:t xml:space="preserve">Vincent Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan C. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41594-024-01375-7⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629 (8012), pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07328-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762614v1</w:t>
+                <w:t xml:space="preserve">hal-04581411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient loss of Polycomb components induces an epigenetic cancer fate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Schuettengruber</w:t>
+                <w:t xml:space="preserve">A PRE loop at the dac locus acts as a topological chromatin structure that restricts and specifies enhancer–promoter communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+                <w:t xml:space="preserve">Marion Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio-Lucio Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetan C. Rawal</w:t>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 629 (8012), pp.688-696. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07328-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-024-01375-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581411v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology in soft and biological matter</w:t>
               </w:r>
@@ -1061,408 +1061,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D nucleome modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer modelling unveils the roles of heterochromatin and nucleolar organizing regions in shaping 3D genome organization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Paulsen</w:t>
+                <w:t xml:space="preserve">Marco Di stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc a Marti-Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc A Marti-Renom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gde.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (4), pp.1840-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431655v1</w:t>
+                <w:t xml:space="preserve">hal-03431627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer modelling unveils the roles of heterochromatin and nucleolar organizing regions in shaping 3D genome organization in Arabidopsis thaliana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Spatial organization of chromosomes leads to heterogeneous chromatin motion and drives the liquid- or gel-like behavior of chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Salari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1275⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.28-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.275827.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431627v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of chromosomes leads to heterogeneous chromatin motion and drives the liquid- or gel-like behavior of chromatin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4D nucleome modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Marti-Renom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.28-43. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.275827.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431645v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the 3D genome of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.65-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Popmihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Szalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2502,64 +2502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Wilhelm Nutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A Marti-Renom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2667,51 +2667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DADD82D"/>
+    <w:nsid w:val="2D170C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2898,51 +2898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-di-stefano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6195-4754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Florian Szalay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dufau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Stefano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02489-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sabar&#237;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio-Lucio Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03587-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01375-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tubiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth P Alexander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Barbensi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Buck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H.E Cartwright" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Belokopytova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Viesn&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chili&#324;ski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Qi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04114081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2022.102493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Paulsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2020.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#160;stefano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;a Marti-Renom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275827.121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2021.1927503" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Farabella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00678-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Giovanni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Pozharskaia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gomar-Alba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#249;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302978" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s M Cardozo Gizzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01962-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02926930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Micheletti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418445112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szalay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Jerkovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Nutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-di-stefano" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6195-4754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Florian Szalay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dufau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Stefano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02489-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sabar&#237;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio-Lucio Papadopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schuettengruber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03587-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Parreno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan C. Rawal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07328-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04762614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01375-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tubiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth P Alexander" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Barbensi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Buck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan H.E Cartwright" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Belokopytova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Viesn&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Chili&#324;ski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Qi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04114081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2022.102493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di&#160;stefano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;a Marti-Renom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1275" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.275827.121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Paulsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2020.10.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19491034.2021.1927503" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Farabella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Soler-Vila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti-Marimon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00678-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Giovanni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Pozharskaia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gomar-Alba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ba&#249;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302978" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s M Cardozo Gizzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valeri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01962-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02926930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Micheletti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1418445112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Popmihaylova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Szalay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Jerkovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Normanno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01234151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Nutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>