--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1388,347 +1388,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il distinguer le lexique de l'ontologie ?</w:t>
+                <w:t xml:space="preserve">Faut-il distinguer le lexique de l’ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 204, pp.21-35</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, N° 204 (4), pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.204.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985816v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+                <w:t xml:space="preserve">hal-04060237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit conceptuel : de la grammaire aux métaphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 204 (4), pp.21-35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, N°204 (4), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.204.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.204.0021⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+                <w:t xml:space="preserve">hal-02985799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Le conflit conceptuel : de la grammaire aux métaphores, revue Langue française, n° 204, décembre 2019 : p. 1-12. (avec Marco Fasciolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Neveu</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°204 (4), pp.7-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.204.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02985799v1</w:t>
+                <w:t xml:space="preserve">hal-02497886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. Le conflit conceptuel : de la grammaire aux métaphores, revue Langue française, n° 204, décembre 2019 : p. 1-12. (avec Marco Fasciolo)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il distinguer le lexique de l'ontologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, 204, pp.21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497886v1</w:t>
+                <w:t xml:space="preserve">hal-02985816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre matière et artefact : la notion de matériau</w:t>
               </w:r>
@@ -2283,376 +2283,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance directe et typologie nominale : comment les noms de couleurs et de bruits sont-ils définis ?</w:t>
+                <w:t xml:space="preserve">Questions de philosophie de la perception sous la loupe de la linguistique : regard croisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lammert</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifications linguistiques vs classifications ontologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 69 (2), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.069.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédicat vs. schéma d’arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (2), pp.171-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance directe et typologie nominale : comment les noms de couleurs et de bruits sont-ils définis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lammert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 69 (2), pp.91-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.069.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Questions de philosophie de la perception sous la loupe de la linguistique : regard croisé</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massif/comptable : une opposition arbitraire ou motivée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183, pp.41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de philosophie de la perception sous la loupe de la linguistique : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Grezka</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27</w:t>
+              <w:t xml:space="preserve">, 2014, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Prédicat vs. schéma d’arguments</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédicat vs Schéma d’argurments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107 (2), pp.171-184</w:t>
+              <w:t xml:space="preserve">, 2014, 107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massif/comptable : une opposition arbitraire ou motivée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 183 (3), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.183.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une lexicologie philosophique de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.157-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance directe et typologie nominale : comment les noms de couleurs et de bruits sont-ils définis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2668,506 +3035,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifications linguistiques vs classifications ontologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259869v1</w:t>
-              </w:r>
-[...365 lines deleted...]
-                <w:t xml:space="preserve">hal-04060494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présuppositions immédiates vs Présuppositions médiates</w:t>
               </w:r>
@@ -3875,51 +3875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grezka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.186.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162712008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Meneses Lerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0129" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grezka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.186.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162712008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Meneses Lerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>