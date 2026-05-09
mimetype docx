--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -66,997 +66,997 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les présuppositions repensées : du discours à l’ontologie naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion éditoriale des Actes de la section 12-Sémantique du 8ème Congrès Mondial de Linguistique française (CMLF), 4-8/07/2022, Université d’Orléans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Theissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire philosophique du verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sintassi del lessico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UTET, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit conceptuel : de la grammaire aux métaphores », revue Langue française, n° 204, décembre 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking presuppositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Types de noms et critères définitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lammert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duculot, 2014, Travaux de linguistique, 9782804194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative metaphors and conceptual conflicts : The requirement of consistency as ontolological presuppositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prandi M. &amp; Rossi (ed.), Researching metaphors. Towards a comprehensive account. New York and London : Routledge, p. 42-59.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage paradoxal de Lucien Tesnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neveu F. et Roig A. (dir.) : L’œuvre de Lucien Tesnière, Berlin : De Gruyter, p. 103-120.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet suit-il toujours la cause ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Aleksandrova, C. Benninger, A. Theissen F. Marsac &amp; J.-P. Meyer Consécutivité et Simultanéité en Linguistique, Langue et Parole, Paris : L’Harmattan. 16p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, ISBN : 978-2-343-14278-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bornes de la dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Petit, P. Haillet et X.-L. Salvador (éd.) Dénomination, lexique, discours, Éditions Champion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, ISBN9782745331830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Divina Commedia de Dante au regard de la textométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mejri, S. et Gross, G. (dir.) : Phraseologie et profils combinatoires. Lexique, syntaxe et sémantique. Hommage à Pater Blumenthal. Paris : Honoré-Champion, p. 145-166.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédicat : une unité syntaxique ou une unité sémantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Campenhoudt, I. Sfar et S. Mejri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'unité en sciences du langage, Archives Contemporaines, AUF.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Contemporaines, pp.195-211, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061469v1</w:t>
-              </w:r>
-[...516 lines deleted...]
-                <w:t xml:space="preserve">hal-05276299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1388,347 +1388,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il distinguer le lexique de l’ontologie ?</w:t>
+                <w:t xml:space="preserve">Faut-il distinguer le lexique de l'ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 204 (4), pp.21-35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 204, pp.21-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Franck Neveu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il distinguer le lexique de l’ontologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°204 (4), pp.7-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, N° 204 (4), pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.204.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit conceptuel : de la grammaire aux métaphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Neveu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, N°204 (4), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.204.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497886v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il distinguer le lexique de l'ontologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation. Le conflit conceptuel : de la grammaire aux métaphores, revue Langue française, n° 204, décembre 2019 : p. 1-12. (avec Marco Fasciolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 204, pp.21-35</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985816v1</w:t>
+                <w:t xml:space="preserve">hal-02497886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre matière et artefact : la notion de matériau</w:t>
               </w:r>
@@ -2114,1060 +2114,1060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaphore et métaphores : les multiples issues de l’interaction conceptuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micaela Rossi</w:t>
+                <w:t xml:space="preserve">Des métaphores de la vie quotidienne à l’ontologie de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 189 (1), pp.5-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, N° 189 (1), pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.189.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphore et métaphores : les multiples issues de l’interaction conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 189 (1), pp.49-66. </w:t>
+              <w:t xml:space="preserve">, 2016, N° 189 (1), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.189.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.189.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060443v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Connaissance directe et typologie nominale : comment les noms de couleurs et de bruits sont-ils définis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lammert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 69 (2), pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.069.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questions de philosophie de la perception sous la loupe de la linguistique : regard croisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifications linguistiques vs classifications ontologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 69 (2), pp.129-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.069.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédicat vs. schéma d’arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (2), pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Connaissance directe et typologie nominale : comment les noms de couleurs et de bruits sont-ils définis ?</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissance directe et typologie nominale : comment les noms de couleurs et de bruits sont-ils définis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lammert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifications linguistiques vs classifications ontologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédicat vs Schéma d’argurments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fasciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif/comptable : une opposition arbitraire ou motivée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 183, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05260089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de philosophie de la perception sous la loupe de la linguistique : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Prédicat vs Schéma d’argurments</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une lexicologie philosophique de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 107</w:t>
+              <w:t xml:space="preserve">Le Discours et la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.157-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05258652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif/comptable : une opposition arbitraire ou motivée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fasciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 183 (3), pp.41-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lf.183.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060494v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-05259869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présuppositions immédiates vs Présuppositions médiates</w:t>
               </w:r>
@@ -3875,51 +3875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060193v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0129" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grezka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.186.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162712008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Meneses Lerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theissen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Gross" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Neveu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lammert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.08" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Orlandi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.204.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.189.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.069.0129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grezka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.183.0041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.186.0037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184612008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162712008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Meneses Lerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>