--- v0 (2026-03-17)
+++ v1 (2026-05-24)
@@ -149,51 +149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -286,278 +286,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodness of fit by Neyman-Pearson testing</w:t>
+                <w:t xml:space="preserve">Fast kernel methods for data quality monitoring as a goodness-of-fit test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Wulzer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacopo Pazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.5.123⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.035029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2632-2153/acebb7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316732v1</w:t>
+                <w:t xml:space="preserve">hal-04316723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast kernel methods for data quality monitoring as a goodness-of-fit test</w:t>
+                <w:t xml:space="preserve">Goodness of fit by Neyman-Pearson testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Pazzini</w:t>
+                <w:t xml:space="preserve">Maurizio Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Rando</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Wulzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (3), pp.035029. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2632-2153/acebb7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.5.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316723v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Affine and Rational Quadratic Spline Coupling and Autoregressive Flows through Robust Statistical Tests</w:t>
               </w:r>
@@ -686,77 +686,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianvito Losapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Wulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (10), pp.879. </w:t>
@@ -1743,51 +1743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Unsupervised Learning for Plankton Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Didier Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,77 +1915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Pazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Wulzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 workshop: Machine Learning and the Physical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, New Orleans (Louisiana), United States</w:t>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Grossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Letizia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Grosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13722-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wulzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.5.123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Lai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pazzini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acebb7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16080942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10830-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Yazdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kempf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abc3f8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arzano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalski-Glikman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Unger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134887" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Belenchia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Benincasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Liberati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaae27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolo Di Casola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa4ab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.046007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gallego Torrom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.104036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krause Claudius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannelli Michele Faucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasieczka Gregor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachman Benjamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamani Dalila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Didier Alfano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Odone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse C. Cresswell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Leigh Ross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loaiza-Ganem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Reyes-Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Grossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Letizia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Torre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Grosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13722-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Lai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-2153/acebb7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pierini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wulzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.5.123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Reyes-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16080942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianvito Losapio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10830-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Yazdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kempf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abc3f8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arzano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalski-Glikman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Unger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134887" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Belenchia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Benincasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Liberati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaae27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolo Di Casola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/aaa4ab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.046007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gallego Torrom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arzano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.104036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krause Claudius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannelli Michele Faucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasieczka Gregor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachman Benjamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamani Dalila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Didier Alfano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Odone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosasco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956360" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse C. Cresswell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Leigh Ross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loaiza-Ganem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Reyes-Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>