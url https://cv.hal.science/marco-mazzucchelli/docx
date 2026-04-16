--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -1308,291 +1308,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-03452529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher systolic inequalities for 3-dimensional contact manifolds</w:t>
+                <w:t xml:space="preserve">Closed geodesics on reversible Finsler 2-spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Abbondandolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Lange</w:t>
+                <w:t xml:space="preserve">Guido de Philippis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mazzucchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jep.195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fixed Point Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11784-022-00962-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-03357629v1</w:t>
+                <w:t xml:space="preserve">hal-02467505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed geodesics on reversible Finsler 2-spheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Marini</w:t>
+                <w:t xml:space="preserve">Higher systolic inequalities for 3-dimensional contact manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Abbondandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mazzucchelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fixed Point Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.807-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11784-022-00962-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jep.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467505v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-03357629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A min-max characterization of Zoll Riemannian metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mazzucchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of Zoll Riemannian metrics on the 2-sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mazzucchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Suhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (6), pp.997-1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2669,51 +2669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinitely many periodic orbits of exact magnetic flows on surfaces for almost every subcritical energy level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Abbondandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Macarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,246 +3479,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general support theorem for analytic double fibration transforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant Sets and Hyperbolic Closed Reeb Orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erman Cineli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor L. Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Z. Gurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mazzucchelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-04409545v1</w:t>
+                <w:t xml:space="preserve">hal-04225749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Sets and Hyperbolic Closed Reeb Orbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general support theorem for analytic double fibration transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mazzucchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erman Cineli</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Mikko Salo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Tzou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225749v1</w:t>
+                <w:t xml:space="preserve">ensl-04409545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monotonicity of the systole of convex Riemannian two-spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Abbondandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mazzucchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05249135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzucchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04727329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.70085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baracco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bernardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04727332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04727320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Venturelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-024-02790-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04409549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman &#199;ineli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Ginzburg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#351;ak G&#252;rel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01062-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03816282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Knieper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Schulz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03053467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radeschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03895619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor L. Ginzburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Z. Gurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.00943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tzou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-022-01098-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03357630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2023-0010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03452529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03357629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abbondandolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido de Philippis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Suhr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11784-022-00962-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03048629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2021.0012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.08.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A Asselle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-019-01154-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cristofaro-Gardiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/493" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz246" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01944819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01959859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Asselle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01944809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01944811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Macarini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.12.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Abbondandolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander A Taimanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2016-6003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P. Paternain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Sorrentino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01520339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-014-1113-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2014.14.135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.252.181" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Albers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq193" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cherubini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-007-9030-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04409545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Salo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Cineli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-05249135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maspero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzucchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04727329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.70085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baracco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bernardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04727332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04727320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Venturelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-024-02790-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04409549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman &#199;ineli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Ginzburg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#351;ak G&#252;rel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-025-01062-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03816282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Knieper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin H. Schulz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03053467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Radeschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03895619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor L. Ginzburg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Z. Gurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2212.00943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guillarmou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tzou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-022-01098-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03357630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2023-0010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03452529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido de Philippis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Suhr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11784-022-00962-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03357629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abbondandolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03048629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004121000311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2021.0012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.08.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A Asselle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-019-01154-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cristofaro-Gardiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/493" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02352685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Benedetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz246" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01944819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01959859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Asselle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01944809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01944811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Macarini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2016.12.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Abbondandolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander A Taimanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2016-6003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P. Paternain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Sorrentino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01520339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01475294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-014-1113-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2014.14.135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2011.252.181" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Albers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnq193" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01404257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cherubini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-007-9030-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erman Cineli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04409545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Salo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>