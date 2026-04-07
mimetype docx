--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -147,2406 +147,2406 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do farmers value organic fertilisers? An exploratory study on conventional and innovative products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Calvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Greggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Buscaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farming System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (3), pp.100156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing agroecology and sustainability with agricultural robots at field level: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237 (B), pp.110650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption of mobile-based agricultural extension services: evidence from South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Cerjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Faletar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jada Venkata Sundeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120, pp.103851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analytical framework to measure the social return of community-supported agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2023.2236989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PestOn: An Ontology to Make Pesticides Information Easily Accessible and Interoperable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damion Dooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.6673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14116673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer Liking and Value Perception of Mountain Cheese from Different Pasture Periods: Evidence for Mountain Systems Supporting Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Grandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Palmioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mercati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-21-00066.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic impacts of variable rate nitrogen fertilization: Input saving and yield increase in cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the economic, social, and environmental dimensions of community-supported agriculture in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316, pp.128233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Path Model of the Intention to Adopt Variable Rate Irrigation in Northeast Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rungsaran Wongprawmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilma Xhakollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13041879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROLE OF SUSTAINABILITY ATTRIBUTES AND PRICE IN DETERMINING CONSUMERS' FRUIT PERCEIVED VALUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Di Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18461/ijfsd.v12i4.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A web-tool for calculating the economic performance of precision agriculture technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stamatelopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.105930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring opportunities and challenges to the adoption of blockchain technology in the fresh produce value chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Kwadwo Osei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hingley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.560-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/agrfood.2021033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpreting Environmental Impacts Resulting from Fruit Cultivation in a Business Innovation Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Toselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.9793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12239793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Future of Irrigated Agriculture between Opportunities and Threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele De Wrachien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37421/idse.2020.9.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental Benefits of Precision Agriculture Adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Marcus Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Tagliaventi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economia Agro-alimentare/Food Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.637-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/ECAG2019-003004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and Constraints in Irrigation and Drainage Development: A World-Wide View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele De Wrachien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voice of the Publisher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02 (02), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/vp.2016.22002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Warming Effects on Irrigation and Drainage Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele De Wrachien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 05 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9768.1000e126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great Potential of Micro-Irrigation Technology for Poor-Rural Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele De Wrachien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lorenzinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9768.1000e124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical ILP modeling for the optimization of the energy saving in the residential buildings sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1810232814030047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food Production and Irrigation and Drainage Systems Development Perspective and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele De Wrachien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9768.1000e122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic classification of agrobots to inform farmers’ choice and clarify market development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2025, Barcelona, Spain. pp.991-997, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004725232_130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156704v1</w:t>
-              </w:r>
-[...2226 lines deleted...]
-                <w:t xml:space="preserve">hal-04205696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2564,51 +2564,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Factors Hindering the Adoption of Variable-rate Application Systems in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINSAR: New itineraries for agroecology using cooperative robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATEST: an Erasmus+ Project on Local-focused AgTech Education for Successful Agricultural Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,64 +2928,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Robots Classification based on Clustering by Features and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Rossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3010,288 +3010,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a phenotype classification of agricultural robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer attitudes and value perception for fruit with a lower carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Di Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings in System Dynamics and Innovation in Food Networks 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centmapress, 2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Anacoreta</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.18461/pfsd.2021.2110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205649v1</w:t>
+                <w:t xml:space="preserve">hal-04205653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer attitudes and value perception for fruit with a lower carbon footprint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards a phenotype classification of agricultural robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Anacoreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings of the European Conference on Agricultural Engineering AgEng2021, Universidade de Évora, 2021, 978-972-778-214-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205653v1</w:t>
+                <w:t xml:space="preserve">hal-04205649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamics of sprinkler spray flow: classic and quantum trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele De Wrachien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mambretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 44th International Symposium on Agricultural Engineering: Actual Tasks on Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3348,64 +3348,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Risk Associated to ICT-Based Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opportunities and Strategic Use of Agribusiness Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.174-184, 2021, Advances in Business Information Systems and Analytics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,90 +3439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary scenarios for agricultural business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Tagliaventi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Economy and Agri-production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.43-63, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3556,77 +3556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework for telemetry data use in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mattetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture ’21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.935-940, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3660,77 +3660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial and environmental performance of integrated precision farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tohidloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,77 +3826,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of Distributed Ledger Technologies on Firm Cost Structure and Supply Chain Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele de Wrachien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access Journal of Agricultural Research 5(2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4020,51 +4020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="532A509C"/>
+    <w:nsid w:val="AC0E7A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-medici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4684-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-9609-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cerjak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Faletar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jada Venkata Sundeep" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canavari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103851" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Calvia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greggio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Buscaroli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Castellini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2236989" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Grandini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palmioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mercati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00066.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungsaran Wongprawmas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Xhakollari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Russo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041879" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Noto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/ijfsd.v12i4.93" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Pedersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamatelopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105930" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kwadwo Osei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hingley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Marcus Pedersen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Tagliaventi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ECAG2019-003004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Wrachien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/idse.2020.9.243" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Toselli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239793" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2016.22002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1810232814030047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzinia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e122" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Igbida Labbani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#232;s Patrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ceccon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Anacoreta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/pfsd.2021.2110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mambretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-4849-3.ch010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819774-5.00003-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tohidloo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pedersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Wrachien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajar-16000241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-medici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4684-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-9609-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Calvia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Buscaroli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marazza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cerjak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Faletar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jada Venkata Sundeep" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canavari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Castellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2236989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116673" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Grandini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palmioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mercati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00066.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungsaran Wongprawmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Xhakollari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Russo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Noto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/ijfsd.v12i4.93" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Pedersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anken" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamatelopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kwadwo Osei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hingley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Toselli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Wrachien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/idse.2020.9.243" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Marcus Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Tagliaventi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ECAG2019-003004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2016.22002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzinia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1810232814030047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Igbida Labbani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#232;s Patrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ceccon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/pfsd.2021.2110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Anacoreta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mambretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-4849-3.ch010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819774-5.00003-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tohidloo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pedersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Wrachien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajar-16000241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>