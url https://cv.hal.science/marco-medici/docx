--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -4020,51 +4020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC0E7A78"/>
+    <w:nsid w:val="6B528DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>