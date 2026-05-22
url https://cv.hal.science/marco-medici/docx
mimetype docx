--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4684-7672</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JJ2HZJoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAI-9609-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,2225 +194,2225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers value organic fertilisers? An exploratory study on conventional and innovative products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Calvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Greggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Buscaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (3), pp.100156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing agroecology and sustainability with agricultural robots at field level: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 237 (B), pp.110650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of mobile-based agricultural extension services: evidence from South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Cerjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivica Faletar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jada Venkata Sundeep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 120, pp.103851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2025.103851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical framework to measure the social return of community-supported agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Castellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21683565.2023.2236989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PestOn: An Ontology to Make Pesticides Information Easily Accessible and Interoperable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damion Dooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (11), pp.6673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su14116673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer Liking and Value Perception of Mountain Cheese from Different Pasture Periods: Evidence for Mountain Systems Supporting Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Grandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Palmioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mercati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mountain Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-21-00066.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impacts of variable rate nitrogen fertilization: Input saving and yield increase in cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/cabireviews202217054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the economic, social, and environmental dimensions of community-supported agriculture in Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Path Model of the Intention to Adopt Variable Rate Irrigation in Northeast Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Castellini</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rungsaran Wongprawmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilma Xhakollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13041879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04203418v1</w:t>
+                <w:t xml:space="preserve">hal-04205209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Path Model of the Intention to Adopt Variable Rate Irrigation in Northeast Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exploring the economic, social, and environmental dimensions of community-supported agriculture in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Silvia Russo</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Castellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316, pp.128233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13041879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205209v1</w:t>
+                <w:t xml:space="preserve">hal-04203418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF SUSTAINABILITY ATTRIBUTES AND PRICE IN DETERMINING CONSUMERS' FRUIT PERCEIVED VALUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Di Noto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Food System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18461/ijfsd.v12i4.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web-tool for calculating the economic performance of precision agriculture technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Canavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stamatelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 181, pp.105930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring opportunities and challenges to the adoption of blockchain technology in the fresh produce value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Kwadwo Osei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hingley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.560-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/agrfood.2021033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Environmental Impacts Resulting from Fruit Cultivation in a Business Innovation Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmental Benefits of Precision Agriculture Adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moreno Toselli</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Marcus Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Tagliaventi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12239793⟩</w:t>
+              <w:t xml:space="preserve">Economia Agro-alimentare/Food Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.637-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/ECAG2019-003004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205216v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Irrigated Agriculture between Opportunities and Threats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interpreting Environmental Impacts Resulting from Fruit Cultivation in a Business Innovation Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Toselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37421/idse.2020.9.243⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (23), pp.9793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12239793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205685v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Benefits of Precision Agriculture Adoption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Future of Irrigated Agriculture between Opportunities and Threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele De Wrachien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Rita Tagliaventi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia Agro-alimentare/Food Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3280/ECAG2019-003004⟩</w:t>
+              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37421/idse.2020.9.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205218v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Constraints in Irrigation and Drainage Development: A World-Wide View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele De Wrachien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voice of the Publisher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 02 (02), pp.9-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/vp.2016.22002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Warming Effects on Irrigation and Drainage Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele De Wrachien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 05 (01), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9768.1000e126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Potential of Micro-Irrigation Technology for Poor-Rural Communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical ILP modeling for the optimization of the energy saving in the residential buildings sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulio Lorenzinia</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2168-9768.1000e124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1810232814030047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205691v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical ILP modeling for the optimization of the energy saving in the residential buildings sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Great Potential of Micro-Irrigation Technology for Poor-Rural Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele De Wrachien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Lorenzini</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lorenzinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1810232814030047⟩</w:t>
+              <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9768.1000e124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205264v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Production and Irrigation and Drainage Systems Development Perspective and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele De Wrachien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation &amp; Drainage Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2168-9768.1000e122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2401,146 +2422,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic classification of agrobots to inform farmers’ choice and clarify market development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2025, Barcelona, Spain. pp.991-997, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2550,361 +2571,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Factors Hindering the Adoption of Variable-rate Application Systems in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAE 2025 Congress: Food System Transformation in Challenging Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINSAR: New itineraries for agroecology using cooperative robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiddad Igbida Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danès Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORLD FIRA 2023 - Forum international de la robotique agricole en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Toulouse, France. , pp.1-1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATEST: an Erasmus+ Project on Local-focused AgTech Education for Successful Agricultural Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ceccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRITECH DAY 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2914,417 +2935,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Robots Classification based on Clustering by Features and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Society of Precision Agriculture, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer attitudes and value perception for fruit with a lower carbon footprint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards a phenotype classification of agricultural robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Anacoreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...38 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings of the European Conference on Agricultural Engineering AgEng2021, Universidade de Évora, 2021, 978-972-778-214-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18461/pfsd.2021.2110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205653v1</w:t>
+                <w:t xml:space="preserve">hal-04205649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a phenotype classification of agricultural robots</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consumer attitudes and value perception for fruit with a lower carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Di Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings in System Dynamics and Innovation in Food Networks 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centmapress, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18461/pfsd.2021.2110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Anacoreta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04205649v1</w:t>
+                <w:t xml:space="preserve">hal-04205653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamics of sprinkler spray flow: classic and quantum trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele De Wrachien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mambretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 44th International Symposium on Agricultural Engineering: Actual Tasks on Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3334,475 +3355,475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Risk Associated to ICT-Based Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolutionary scenarios for agricultural business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Tagliaventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opportunities and Strategic Use of Agribusiness Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-Economy and Agri-production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.43-63, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819774-5.00003-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-7998-4849-3.ch010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205281v1</w:t>
+                <w:t xml:space="preserve">hal-04205280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary scenarios for agricultural business models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Addressing Risk Associated to ICT-Based Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Economy and Agri-production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Opportunities and Strategic Use of Agribusiness Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.174-184, 2021, Advances in Business Information Systems and Analytics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-4849-3.ch010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-819774-5.00003-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205280v1</w:t>
+                <w:t xml:space="preserve">hal-04205281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework for telemetry data use in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mattetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture ’21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.935-940, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial and environmental performance of integrated precision farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tohidloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture ’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.833-839, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3812,147 +3833,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of Distributed Ledger Technologies on Firm Cost Structure and Supply Chain Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele de Wrachien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access Journal of Agricultural Research 5(2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23880/oajar-16000241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4020,51 +4041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B528DED"/>
+    <w:nsid w:val="9600CAC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-medici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4684-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-9609-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Calvia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Buscaroli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marazza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cerjak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Faletar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jada Venkata Sundeep" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canavari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Castellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2236989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116673" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Grandini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palmioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mercati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00066.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungsaran Wongprawmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Xhakollari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Russo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Noto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/ijfsd.v12i4.93" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Pedersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anken" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamatelopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kwadwo Osei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hingley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Toselli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Wrachien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/idse.2020.9.243" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Marcus Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Tagliaventi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ECAG2019-003004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2016.22002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzinia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1810232814030047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Igbida Labbani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#232;s Patrick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ceccon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/pfsd.2021.2110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Anacoreta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mambretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-4849-3.ch010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819774-5.00003-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tohidloo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pedersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Wrachien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajar-16000241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-medici" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4684-7672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JJ2HZJoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-9609-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Calvia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greggio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Buscaroli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cerjak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Faletar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jada Venkata Sundeep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canavari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103851" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Castellini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2236989" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14116673" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Grandini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Palmioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mercati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-21-00066.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews202217054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungsaran Wongprawmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Xhakollari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Russo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13041879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Noto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/ijfsd.v12i4.93" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Pedersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stamatelopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105930" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kwadwo Osei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hingley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/agrfood.2021033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Marcus Pedersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Tagliaventi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ECAG2019-003004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Toselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239793" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele De Wrachien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/idse.2020.9.243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/vp.2016.22002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205689v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e126" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorenzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1810232814030047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205691v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzinia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lorenzini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9768.1000e122" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Igbida Labbani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#232;s Patrick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ceccon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alberti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Anacoreta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18461/pfsd.2021.2110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mambretti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819774-5.00003-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-4849-3.ch010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_112" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tohidloo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pedersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Wrachien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajar-16000241" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>