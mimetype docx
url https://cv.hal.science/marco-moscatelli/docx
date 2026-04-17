--- v0 (2026-03-10)
+++ v1 (2026-04-17)
@@ -160,659 +160,659 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical and Mechanical Modeling of Polymeric Multi-Ply Yarns</w:t>
+                <w:t xml:space="preserve">Taut cables with hanging masses: A metamaterial-like dynamic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pires da Costa</w:t>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Caracino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Comi</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14114597⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881241v1</w:t>
+                <w:t xml:space="preserve">hal-04881223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some general properties of the band-gap structure for quasi-periodic 1D lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Comi</w:t>
+                <w:t xml:space="preserve">Elasto-viscoplastic model for rayon yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pires da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Caracino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Novati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meccanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-024-01914-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 59 (5), pp.793-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-024-01785-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881214v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taut cables with hanging masses: A metamaterial-like dynamic behavior</w:t>
+                <w:t xml:space="preserve">Some general properties of the band-gap structure for quasi-periodic 1D lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-024-01914-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04881223v1</w:t>
+                <w:t xml:space="preserve">hal-04881214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-viscoplastic model for rayon yarns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave transmission in quasi-periodic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Pires da Costa</w:t>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Caracino</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (5), pp.793-810. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 382 (2279), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-024-01785-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2023.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881228v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave transmission in quasi-periodic lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical and Mechanical Modeling of Polymeric Multi-Ply Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pires da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Caracino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Novati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 382 (2279), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.4597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2023.0351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14114597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881218v1</w:t>
+                <w:t xml:space="preserve">hal-04881241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic behaviour of discrete metamaterials: From attenuation to energy localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.102733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -840,235 +840,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale homogenization in ternary locally resonant metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Comi</w:t>
+                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-J. Marigo</w:t>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Physics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18720/MPM.4412020_2⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881239v1</w:t>
+                <w:t xml:space="preserve">hal-03591208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two scale homogenization in ternary locally resonant metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (13), pp.3016. </w:t>
+              <w:t xml:space="preserve">Materials Physics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18720/MPM.4412020_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591208v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1086,51 +1086,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Solution for Helicoidal Cylindrical Structures with Bimodular Elastic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gruppo Italiano di Meccanica Computazionale &amp; Società Italiana di Matematica Applicata e Industriale 2nd joint workshop for young scientists (GIMC SIMAI YOUNG 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Naples, Italy. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1177,90 +1177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Multi-ply Polymeric Cords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pires da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caracino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Novati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisboa, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1288,291 +1288,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional metastructures composed of cables with scatter masses: waves, vibrations and band gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attenuation and localization of waves in taut cables with suspended masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMETA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy. pp.523-528, </w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644902431-85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/eccomas.2022.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965049v1</w:t>
+                <w:t xml:space="preserve">hal-04965023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation and localization of waves in taut cables with suspended masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-dimensional metastructures composed of cables with scatter masses: waves, vibrations and band gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
+              <w:t xml:space="preserve">AIMETA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy. pp.523-528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/eccomas.2022.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21741/9781644902431-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965023v1</w:t>
+                <w:t xml:space="preserve">hal-04965049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Resonant Materials for Energy Harvesting at Small Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of XXIV AIMETA Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.606-626, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,90 +1638,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Homogenization in Metamaterials Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Symposium on Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.222-240, 2024, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,65 +1787,65 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials for energy harvesting at small scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Institut Polytechnique de Paris; Politecnico di Milano, 2022. English. </w:t>
+              <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Institut Polytechnique de Paris; Politecnico di Milano (1863-..), 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022IPPAX024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1948,51 +1948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD95913F"/>
+    <w:nsid w:val="6E8524C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-moscatelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0189-7692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881241v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pires da Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caracino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Novati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114597" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01914-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Agresti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01785-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Marigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4412020_2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76591-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pires da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caracino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-85" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faraci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59804-3_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03714470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAX024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-moscatelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0189-7692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pires da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caracino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Agresti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Novati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01785-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01914-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0351" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Marigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4412020_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76591-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pires da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caracino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-85" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faraci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59804-3_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03714470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAX024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>