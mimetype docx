--- v1 (2026-04-17)
+++ v2 (2026-05-28)
@@ -85,396 +85,413 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0189-7692</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PiaANS8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taut cables with hanging masses: A metamaterial-like dynamic behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Longitudinal waves in two-dimensional quasi-periodic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 106, pp.105330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105330⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 119, pp.106194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881223v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-viscoplastic model for rayon yarns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geometrical and Mechanical Modeling of Polymeric Multi-Ply Yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pires da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Caracino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Novati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (5), pp.793-810. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.4597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-024-01785-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14114597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881228v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some general properties of the band-gap structure for quasi-periodic 1D lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meccanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -508,77 +525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave transmission in quasi-periodic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 382 (2279), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -606,463 +623,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical and Mechanical Modeling of Polymeric Multi-Ply Yarns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Taut cables with hanging masses: A metamaterial-like dynamic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.4597. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14114597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881241v1</w:t>
+                <w:t xml:space="preserve">hal-04881223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic behaviour of discrete metamaterials: From attenuation to energy localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elasto-viscoplastic model for rayon yarns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pires da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Caracino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Novati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102733⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (5), pp.793-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-024-01785-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591214v1</w:t>
+                <w:t xml:space="preserve">hal-04881228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the dynamic behaviour of discrete metamaterials: From attenuation to energy localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.102733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03591208v1</w:t>
+                <w:t xml:space="preserve">hal-03591214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two scale homogenization in ternary locally resonant metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Physics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18720/MPM.4412020_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1072,549 +1197,549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Solution for Helicoidal Cylindrical Structures with Bimodular Elastic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gruppo Italiano di Meccanica Computazionale &amp; Società Italiana di Matematica Applicata e Industriale 2nd joint workshop for young scientists (GIMC SIMAI YOUNG 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Naples, Italy. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-76591-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Multi-ply Polymeric Cords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pires da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caracino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Novati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisboa, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/eccomas.2024.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation and localization of waves in taut cables with suspended masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/eccomas.2022.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional metastructures composed of cables with scatter masses: waves, vibrations and band gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMETA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Palermo, Italy. pp.523-528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644902431-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Resonant Materials for Energy Harvesting at Small Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of XXIV AIMETA Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.606-626, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41057-5_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1624,146 +1749,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Homogenization in Metamaterials Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Symposium on Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.222-240, 2024, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59804-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1773,114 +1898,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials for energy harvesting at small scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Institut Polytechnique de Paris; Politecnico di Milano (1863-..), 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022IPPAX024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03714470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1948,51 +2073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E8524C2"/>
+    <w:nsid w:val="B57D6525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-moscatelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0189-7692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pires da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caracino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Agresti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Novati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01785-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01914-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0351" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Marigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4412020_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76591-9_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pires da Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caracino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-85" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_50" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faraci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59804-3_15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03714470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAX024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-moscatelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0189-7692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PiaANS8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624315v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106194" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pires da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caracino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Novati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01914-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0351" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Agresti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01785-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881239v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Marigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18720/MPM.4412020_2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76591-9_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pires da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caracino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2024.290" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-85" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41057-5_50" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faraci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59804-3_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03714470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAX024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>