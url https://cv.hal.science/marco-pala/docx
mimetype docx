--- v0 (2026-03-06)
+++ v1 (2026-04-15)
@@ -872,177 +872,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic defects and mid-gap states in quasi-one-dimensional indium telluride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductance of twisted-layer graphite nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">Van-Truong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César González</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thanh-Tra Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.033152⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190986v2</w:t>
+                <w:t xml:space="preserve">hal-03995068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of highly anisotropic electronic and optical nature in indium telluride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1051,2932 +1047,2936 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléophanie Brochard-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (7), pp.074601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic Behavior in Metal Contacts to n/p-Type Transition-Metal Dichalcogenides: Schottky versus Tunneling Barrier Trade-off</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lizzit</w:t>
+                <w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedram Khakbaz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adel M'Foukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00166⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123791v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductance of twisted-layer graphite nanofibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ohmic Behavior in Metal Contacts to n/p-Type Transition-Metal Dichalcogenides: Schottky versus Tunneling Barrier Trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lizzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedram Khakbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Truong Tran</w:t>
+                <w:t xml:space="preserve">Francesco Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Tra Vu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+                <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.059⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (7), pp.5737-5746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995068v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+                <w:t xml:space="preserve">Unidirectional Rashba Spin Splitting in Single Layer WS2(1-x)Se2x alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel M'Foukh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyuan Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (7), pp.075705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca0f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179830v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional Rashba Spin Splitting in Single Layer WS2(1-x)Se2x alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Bisti</w:t>
+                <w:t xml:space="preserve">Quasi van der Waals Epitaxy of Rhombohedral-Stacked Bilayer WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on GaP(111) Heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biyuan Zheng</w:t>
+                <w:t xml:space="preserve">Niels Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Avila</w:t>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (7), pp.075705. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.21307 - 21316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aca0f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c05818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265051v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi van der Waals Epitaxy of Rhombohedral-Stacked Bilayer WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on GaP(111) Heterostructure</w:t>
+                <w:t xml:space="preserve">Electronic properties of rhombohedrally stacked bilayer W Se 2 obtained by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chiout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Chapuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">Gaia Di Berardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ullberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c05818⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (4), pp.045417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302601v1</w:t>
+                <w:t xml:space="preserve">hal-04302594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of rhombohedrally stacked bilayer W Se 2 obtained by chemical vapor deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaia Di Berardino</w:t>
+                <w:t xml:space="preserve">Hybridization and localized flat band in the WSe2/MoSe2 heterobilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Ullberg</w:t>
+                <w:t xml:space="preserve">Emilio Velez-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045417⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.045702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9abe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302594v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and localized flat band in the WSe2/MoSe2 heterobilayer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab-initio simulation of dissipative transport in tunnel devices based on heterostructures of 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vergnaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adel Mfoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (4), pp.045702. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1257-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac9abe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10825-023-02080-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864963v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio simulation of dissipative transport in tunnel devices based on heterostructures of 2D materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic defects and mid-gap states in quasi-one-dimensional indium telluride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mfoukh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">César González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.1257-1263. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.033152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-023-02080-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.033152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161457v1</w:t>
+                <w:t xml:space="preserve">hal-04190986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for highly p-type doping and type II band alignment in large scale monolayer WSe2/Se-terminated GaAs heterojunction grown by molecular beam epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+                <w:t xml:space="preserve">A study of metal-MoS2 contacts by using an in-house developed ab-initio transport simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lizzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedram Khakbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR00458E⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674688v1</w:t>
+                <w:t xml:space="preserve">hal-03793953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche breakdown and quenching in Ge SPAD using 3D Monte Carlo simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pilotto</w:t>
+                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maria Forcella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108361⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (12), pp.125152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793955v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SPAD avalanche breakdown probability and jitter tail with field lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full quantum simulation of Shockley-Read-Hall recombination in p-i-n and tunnel diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pilotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 194, pp.108376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108376⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 198, pp.108469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793952v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">Comprehensive Modeling and Characterization of Photon Detection Efficiency and Jitter Tail in Advanced SPAD Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Grebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.584-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JEDS.2022.3168365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865011v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full quantum simulation of Shockley-Read-Hall recombination in p-i-n and tunnel diodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Phonon-assisted transport in van der Waals heterostructure tunnel devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M'Foukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 198, pp.108469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108469⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 194, pp.108344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818605v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of metal-MoS2 contacts by using an in-house developed ab-initio transport simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Driussi</w:t>
+                <w:t xml:space="preserve">A Fokker-Planck-based Monte Carlo method for electronic transport and avalanche simulation in single-photon avalanche diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco G. Pala</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Mamdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.505102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9b6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793953v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Modeling and Characterization of Photon Detection Efficiency and Jitter Tail in Advanced SPAD Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of GaSb/InAs Vertical Nanowire Esaki Diodes Down to Sub-10-nm Diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Alamo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JEDS.2022.3168365⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.2188-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2022.3145767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794480v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-assisted transport in van der Waals heterostructure tunnel devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for highly p-type doping and type II band alignment in large scale monolayer WSe2/Se-terminated GaAs heterojunction grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M'Foukh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, pp.108344. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.5859-5868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR00458E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793956v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fokker-Planck-based Monte Carlo method for electronic transport and avalanche simulation in single-photon avalanche diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Modeling of SPAD avalanche breakdown probability and jitter tail with field lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeremy Grebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isobel Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mamdy</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, pp.505102. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac9b6a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828806v1</w:t>
+                <w:t xml:space="preserve">hal-03793952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of GaSb/InAs Vertical Nanowire Esaki Diodes Down to Sub-10-nm Diameter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avalanche breakdown and quenching in Ge SPAD using 3D Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjie Shao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Esseni</w:t>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus del Alamo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pilotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (4), pp.2188-2195. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2022.3145767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793957v1</w:t>
+                <w:t xml:space="preserve">hal-03793955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic band gap of van der Waals α-As2Te3 crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Indirect to direct band gap crossover in two-dimensional WS2(1−x)Se2x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Ernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Almabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0058291⟩</w:t>
+              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41699-020-00187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321708v1</w:t>
+                <w:t xml:space="preserve">hal-03450806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect to direct band gap crossover in two-dimensional WS2(1−x)Se2x alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Biyuan Zheng</w:t>
+                <w:t xml:space="preserve">Quenching Statistics of Silicon Single Photon Avalanche Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41699-020-00187-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JEDS.2021.3127013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450806v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching Statistics of Silicon Single Photon Avalanche Diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Grebot</w:t>
+                <w:t xml:space="preserve">Electronic band gap of van der Waals α-As2Te3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (4), pp.043103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JEDS.2021.3127013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0058291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439663v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Spin-Orbit Coupling Engineering in Twisted WS2/Graphene Heterobilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Ernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Qiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.2921. </w:t>
@@ -4148,77 +4148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Band Quantum Transport of Heterojunction Electron Devices With Empirical Pseudopotentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (12), pp.5662-5668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit cell restricted Bloch functions basis for first-principle transport models: Theory and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giannozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum transport models based on NEGF and empirical pseudopotentials for accurate modeling of nanoscale electron devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (5), pp.055703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4835,776 +4835,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of 2D material-based tunnel field-effect transistors: planar vs. vertical architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical GaSb/AlSb/InAs Heterojunction Tunnel-FETs: A Full Quantum Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jejune Park</w:t>
+                <w:t xml:space="preserve">Corentin Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Triozon</w:t>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composants nanoélectroniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0222⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (7), pp.3038-3044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2834307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964713v1</w:t>
+                <w:t xml:space="preserve">hal-01964683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical GaSb/AlSb/InAs Heterojunction Tunnel-FETs: A Full Quantum Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Pala</w:t>
+                <w:t xml:space="preserve">Full-band quantum simulation of electron devices with the pseudopotential method: Theory, implementation, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2834307⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.125310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964683v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-band quantum simulation of electron devices with the pseudopotential method: Theory, implementation, and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Esseni</w:t>
+                <w:t xml:space="preserve">Impact of momentum mismatch on 2D van der Waals tunnel field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Logoteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.125310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.055102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa1b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351013v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of momentum mismatch on 2D van der Waals tunnel field-effect transistors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Gate and Insulator Geometrical Model on the Static Performance and Variability of Ultrascaled Silicon Nanowire FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (5), pp.055102. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.424 - 430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa1b6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2017.2785123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964684v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Gate and Insulator Geometrical Model on the Static Performance and Variability of Ultrascaled Silicon Nanowire FETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the origins of transport inefficiencies in mesoscopic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+                <w:t xml:space="preserve">Sébastien Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2017.2785123⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.3017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21250-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761818v1</w:t>
+                <w:t xml:space="preserve">hal-01920614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origins of transport inefficiencies in mesoscopic networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederico Martins</w:t>
+                <w:t xml:space="preserve">Simulation of 2D material-based tunnel field-effect transistors: planar vs. vertical architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Faniel</w:t>
+                <w:t xml:space="preserve">Jejune Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.3017. </w:t>
+              <w:t xml:space="preserve">Composants nanoélectroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21250-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920614v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of selected topics in physics based modeling for tunnel field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,90 +5677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Electrical Performance of Short Channel InAs and Strained Si Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (5), pp.2425-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5788,679 +5788,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of inelastic phonon scattering in the OFF state of Tunnel-field-effect transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum simulation of a heterojunction vertical tunnel FET based on 2D transition metal dichalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (4), pp.1240-1247. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-016-0900-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964711v1</w:t>
+                <w:t xml:space="preserve">hal-01964708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum simulation of a heterojunction vertical tunnel FET based on 2D transition metal dichalcogenides</w:t>
+                <w:t xml:space="preserve">Operation and Design of van der Waals Tunnel Transistors: A 3-D Quantum Transport Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Logoteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Ozkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Biel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (11), pp.4388-4394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2016.2605144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01964708v1</w:t>
+                <w:t xml:space="preserve">hal-01434942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation and Design of van der Waals Tunnel Transistors: A 3-D Quantum Transport Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of inelastic phonon scattering in the OFF state of Tunnel-field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (11), pp.4388-4394. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.1240-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2016.2605144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10825-016-0900-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434942v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of self-heating effects in nanodevices induced by surface roughness: A full-quantum study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of quantum dots in the potential fluctuations of InGaAs heterostructures probed by scanning gate microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913511⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (7), pp.075313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964705v1</w:t>
+                <w:t xml:space="preserve">hal-01121907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of quantum dots in the potential fluctuations of InGaAs heterostructures probed by scanning gate microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase of self-heating effects in nanodevices induced by surface roughness: A full-quantum study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (7), pp.075313. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (8), pp.084313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121907v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential Physics of the OFF-State Current in Nanoscale MOSFETs and Tunnel FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,4085 +6605,4085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Invited) Challenges and Opportunities in the Design of Tunnel FETs: Materials, Device Architectures, and Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revelant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (2), pp.237-251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06102.0237ecst⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.581-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06406.0581ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065902v1</w:t>
+                <w:t xml:space="preserve">hal-02065983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large On-Current Enhancement in Hetero-Junction Tunnel-FETs via Molar Fraction Grading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.G. Pala</w:t>
+                <w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06102.0237ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2013.2295884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01002251v1</w:t>
+                <w:t xml:space="preserve">hal-02065902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Challenges and Opportunities in the Design of Tunnel FETs: Materials, Device Architectures, and Defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large On-Current Enhancement in Hetero-Junction Tunnel-FETs via Molar Fraction Grading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (6), pp.581-595. </w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.184-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/06406.0581ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LED.2013.2295884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065983v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel FETs and MOSFET -Part II: Comparative Analysis and Trap-Induced Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4848369⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (9), pp.2802-2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2013.2274197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933050v1</w:t>
+                <w:t xml:space="preserve">hal-01017503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martins</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013049⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932990v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of localized versus uniform strain as a performance booster in InAs Tunnel-FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel-FETs and MOSFETs --Part I: Model Description and Single Trap Analysis in Tunnel-FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (9), pp.2795-2801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ted.2013.2274196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel FETs and MOSFET -Part II: Comparative Analysis and Trap-Induced Variability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1566, pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4848369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2013.2274197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01017503v1</w:t>
+                <w:t xml:space="preserve">hal-00933050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of localized versus uniform strain as a performance booster in InAs Tunnel-FETs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.013049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01002096v1</w:t>
+                <w:t xml:space="preserve">hal-00932990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Induced Performance Improvements in InAs Nanowire Tunnel FETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Esseni</w:t>
+                <w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006109v1</w:t>
+                <w:t xml:space="preserve">hal-00932991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bayot</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.472. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ISBN 978-0-7354-1194-4, 1566, pp.299-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4848404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932991v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Huant</w:t>
+                <w:t xml:space="preserve">Rare primary mitochondrial DNA mutations and probable synergistic variants in Leber's hereditary optic neuropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Achilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Iommarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooshiar Kashani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4848404⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797345v1</w:t>
+                <w:t xml:space="preserve">hal-03404097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare primary mitochondrial DNA mutations and probable synergistic variants in Leber's hereditary optic neuropathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hooshiar Kashani</w:t>
+                <w:t xml:space="preserve">Transport Inefficiency in Branched-Out Mesoscopic Networks: An Analog of the Braess Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), Non spécifié. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.076802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.108.076802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404097v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Inefficiency in Branched-Out Mesoscopic Networks: An Analog of the Braess Paradox</w:t>
+                <w:t xml:space="preserve">Strain-Induced Performance Improvements in InAs Nanowire Tunnel FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Pala</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Conzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (8), pp.2085-2092</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709528v1</w:t>
+                <w:t xml:space="preserve">hal-02006109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconducting proximity effect in interacting quantum dots revealed by shot noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Governale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. König</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/6/064008⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151, pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2010.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709523v1</w:t>
+                <w:t xml:space="preserve">hal-00596337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Surface-Roughness-Induced Variability in Silicon Nanowire and Double-Gate FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.569⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (8), pp.2274-2281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2011.2147318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834932v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting proximity effect in interacting quantum dots revealed by shot noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2010.10.043⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (6), pp.064008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/26/6/064008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596337v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Surface-Roughness-Induced Variability in Silicon Nanowire and Double-Gate FETs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (8), pp.2274-2281. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 119 (5), pp.569-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2011.2147318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.119.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419609v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting proximity effect in interacting double-dot systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Coulomb islands in a quantum Hall interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Eldridge</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. A. Dutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.184507. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NCOMMS1038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596333v1</w:t>
+                <w:t xml:space="preserve">hal-00709461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Coulomb islands in a quantum Hall interferometer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-orbit coupling and phase-coherence in InAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Dutu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hermann Sellier</w:t>
+                <w:t xml:space="preserve">Estevez Hernandez S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akabori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sladek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volk Ch.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCOMMS1038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.235303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709461v1</w:t>
+                <w:t xml:space="preserve">hal-00596334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit coupling and phase-coherence in InAs nanowires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconducting proximity effect in interacting double-dot systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alagha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.D. Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Governale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. König</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.235303. </w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.184507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596334v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel-Length Dependence of Low-Field Mobility in Silicon-Nanowire FETs</w:t>
+                <w:t xml:space="preserve">Nonlocal Andreev transport through an interacting quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Pala</w:t>
+                <w:t xml:space="preserve">D. Futterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Governale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (11), pp.1212-1214</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (5), pp.054505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596075v1</w:t>
+                <w:t xml:space="preserve">hal-00596141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Andreev transport through an interacting quantum dot</w:t>
+                <w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Futterer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">E. Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (5), pp.054505</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (6), pp.1408-1411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596141v1</w:t>
+                <w:t xml:space="preserve">hal-00596139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Real-Space Simulation of Surface Roughness in Silicon Nanowire FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (6), pp.1408-1411</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (10), pp.2186-2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596139v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Real-Space Simulation of Surface Roughness in Silicon Nanowire FETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">3D real-space quantum transport simulation of nanowire MOS transistors: Influence of the ionized doping impurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mouis</w:t>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (10), pp.2186-2192</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.756-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596081v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning gate microscopy of quantum rings: effects of an external magnetic field and of charged defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Phonon- and surface-roughness-limited mobility of gate-all-around 3C-SiC and Si nanowire FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rogdakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (26), pp.264021. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 20 (29), pp.295202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00709514v1</w:t>
+                <w:t xml:space="preserve">hal-00596134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D real-space quantum transport simulation of nanowire MOS transistors: Influence of the ionized doping impurity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scanning gate microscopy of quantum rings: effects of an external magnetic field and of charged defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (26), pp.264021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/26/264021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596132v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon- and surface-roughness-limited mobility of gate-all-around 3C-SiC and Si nanowire FETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Full Quantum Treatment of Remote Coulomb Scattering in Silicon Nanowire FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. G. Pala</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (29), pp.295202</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (6), pp.1191-1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596134v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Quantum Treatment of Remote Coulomb Scattering in Silicon Nanowire FETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Channel-Length Dependence of Low-Field Mobility in Silicon-Nanowire FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Poiroux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (6), pp.1191-1198</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (11), pp.1212-1214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596091v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local density of states in mesoscopic samples from scanning gate microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Full-three dimensional quantum approach to evaluate the surface-roughness-limited magnetoresistance mobility in SNWT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3, 1569-1572)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193195v1</w:t>
+                <w:t xml:space="preserve">hal-00391739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-three dimensional quantum approach to evaluate the surface-roughness-limited magnetoresistance mobility in SNWT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Mouis</w:t>
+                <w:t xml:space="preserve">Size Dependence of Surface-Roughness-Limited Mobility in Silicon-Nanowire FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deleonibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baccarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (3, 1569-1572)</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (11), pp.2968-2976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391739v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependence of Surface-Roughness-Limited Mobility in Silicon-Nanowire FETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Real-time diagrammatic approach to transport through interacting quantum dots with normal and superconducting leads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Governale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Baccarani</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (11), pp.2968-2976</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (13, 134513)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391742v1</w:t>
+                <w:t xml:space="preserve">hal-00391748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time diagrammatic approach to transport through interacting quantum dots with normal and superconducting leads</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local density of states in mesoscopic samples from scanning gate microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (13, 134513)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 77, pp.125310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391748v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging electron wave functions inside open quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.136807. </w:t>
@@ -10721,77 +10721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Equilibrium Josephson and Andreev Current through Interacting Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Governale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10842,364 +10842,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Consistent Advection-Diffusion Monte Carlo Simulation of Quenching in Single-Photon Avalanche Diodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Band Model Hamiltonian for Tunnel Devices with Van Der Waals Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenzo Morel-Handa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Owen Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M'Foukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD66650.2025.11186327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418456v1</w:t>
+                <w:t xml:space="preserve">hal-05411859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Band Model Hamiltonian for Tunnel Devices with Van Der Waals Heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Consistent Advection-Diffusion Monte Carlo Simulation of Quenching in Single-Photon Avalanche Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Loison</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenzo Morel-Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411859v1</w:t>
+                <w:t xml:space="preserve">hal-05418456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Stochastic SPAD Quenching Model Including Build-Up Field Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzo Morel-Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenoble, France. pp.1-4, </w:t>
@@ -11276,51 +11276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer (NMHT) VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11339,736 +11339,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Band Monte Carlo Study of Hot Carriers for Advection-Diffusion Monte Carlo Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Full-Band Quantum Simulations of Semiconductor Devices based on Empirical Pseudopotential Hamiltonians in the presence of Phonon Scattering and Non-Radiative Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pilotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel M’foukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Kobe, Japan. pp.369-372, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319557⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Kobe, Japan. pp.301-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333398v1</w:t>
+                <w:t xml:space="preserve">hal-04333397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic optimization of doping profile for high performance Single-Photon Avalanche Diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+                <w:t xml:space="preserve">Full Band Monte Carlo Simulation of Thermal Transport Across Lateral Interface Between 2D Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbum Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Matin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kobe, Japan. pp.21-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740345v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band Monte Carlo Simulation of Thermal Transport Across Lateral Interface Between 2D Materials</w:t>
+                <w:t xml:space="preserve">Full Band Monte Carlo simulation of transient and stationary thermal transport in GaAs porous nanostructures based on ab initio calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbum Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saint-Matin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04333399v1</w:t>
+                <w:t xml:space="preserve">hal-04740333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Band Quantum Simulations of Semiconductor Devices based on Empirical Pseudopotential Hamiltonians in the presence of Phonon Scattering and Non-Radiative Recombination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Full Band Monte Carlo simulation of 2D h-BN nanostructure for phonon transport based on ab initio calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbum Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333397v1</w:t>
+                <w:t xml:space="preserve">hal-04740306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band Monte Carlo simulation of transient and stationary thermal transport in GaAs porous nanostructures based on ab initio calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+                <w:t xml:space="preserve">Full-Band Monte Carlo Study of Hot Carriers for Advection-Diffusion Monte Carlo Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kobe, Japan. pp.369-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740333v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band Monte Carlo simulation of 2D h-BN nanostructure for phonon transport based on ab initio calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+                <w:t xml:space="preserve">Automatic optimization of doping profile for high performance Single-Photon Avalanche Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helleboid Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rideau Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740306v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio transport simulations unveil the Schottky versus Tunneling barrier trade-off in metal-TMD contacts</w:t>
               </w:r>
@@ -12178,749 +12178,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDE, Jitter and Quench Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco G. Pala</w:t>
+                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDP, Jitter and Quench Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rideau</w:t>
+                <w:t xml:space="preserve">Y. Oussaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Oussaiti</w:t>
+                <w:t xml:space="preserve">J. Grebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grebot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Helleboid</w:t>
+                <w:t xml:space="preserve">A. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Simulation of Semiconductor Processes and Devices (SISPAD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sept. 27-29, 2021, Virtual conference Dallas, US, Sep 2021, Dallas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445562v1</w:t>
+                <w:t xml:space="preserve">hal-03374008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo study of Single Photon Avalanche Diodes: quenching statistics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+                <w:t xml:space="preserve">Sub-10-nm Diameter GaSb/InAs Vertical Nanowire Esaki Diodes with Ideal Scaling Behavior: Experiments and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Alamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Computational Nanotechnology (IWCN) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 67th International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, San Francisco, United States. pp.32.1.1-32.1.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254209v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-10-nm Diameter GaSb/InAs Vertical Nanowire Esaki Diodes with Ideal Scaling Behavior: Experiments and Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDE, Jitter and Quench Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Esseni</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oussaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus del Alamo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 67th International Electron Devices Meeting (IEDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720540⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Dallas, United States. pp.293-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD54002.2021.9592567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793958v1</w:t>
+                <w:t xml:space="preserve">hal-03445562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDP, Jitter and Quench Probability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo study of Single Photon Avalanche Diodes: quenching statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation of Semiconductor Processes and Devices (SISPAD 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sept. 27-29, 2021, Virtual conference Dallas, US, Sep 2021, Dallas, United States</w:t>
+              <w:t xml:space="preserve">21st International Workshop on Computational Nanotechnology (IWCN) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374008v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio quantum transport with a basis of unit-cell restricted Bloch functions and the NEGF formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Full Band Monte Carlo simulation of phonon transfer at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.3-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241641⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.27-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029922v1</w:t>
+                <w:t xml:space="preserve">hal-03029928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band Monte Carlo simulation of phonon transfer at interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Ab-initio quantum transport with a basis of unit-cell restricted Bloch functions and the NEGF formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.27-30, </w:t>
+              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.3-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029928v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full band quantum transport modelling with EP and NEGF methods; application to nanowire transistors</w:t>
               </w:r>
@@ -13023,51 +13023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oves Badami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.33.1.1-33.1.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13095,274 +13095,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance WTe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;-MoS&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;in-plane heterojunction Tunnel Field Effect Transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+                <w:t xml:space="preserve">Inter-band coupling in Empirical Pseudopotential Method based bandstructure calculations of group IV and III-V nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dresden, France. pp.42-45, </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Austin, France. pp.224-227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351006v1</w:t>
+                <w:t xml:space="preserve">hal-02350996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-band coupling in Empirical Pseudopotential Method based bandstructure calculations of group IV and III-V nanostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Esseni</w:t>
+                <w:t xml:space="preserve">High performance WTe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;-MoS&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;in-plane heterojunction Tunnel Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimios Kaxiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Austin, France. pp.224-227, </w:t>
+              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, France. pp.42-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350996v1</w:t>
+                <w:t xml:space="preserve">hal-02351006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New device concepts, transistor architectures and materials for high performance and energy efficient CMOS circuits in the forthcoming era of 3D integrated circuits</w:t>
               </w:r>
@@ -13400,51 +13400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd Electron Devices Technology and Manufacturing Conference (EDTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Kobe, Japan. pp.236-238, </w:t>
@@ -13482,77 +13482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEGF based transport modelling with a full-band, pseudopotential Hamiltonian: Theory, implementation and full device simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oves Badami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, San Francisco, France. pp.35.1.1-35.1.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13586,51 +13586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van der Waals tunnel field effect transistors with misoriented layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13694,90 +13694,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the gate and external insulator thickness on the static characteristics of ultra-scaled silicon nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Windermere, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13828,51 +13828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D@Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Nanosciences, Apr 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13999,386 +13999,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of diffusive transport in 14nm FDSOI MOSFET: NEGF versus QDD</w:t>
+                <w:t xml:space="preserve">VDD scaling of ultra-thin InAs MOSFETs: A full-quantum study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mugny</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599676⟩</w:t>
+              <w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.108-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065220v1</w:t>
+                <w:t xml:space="preserve">hal-02063643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDD scaling of ultra-thin InAs MOSFETs: A full-quantum study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verilog-A model for avalanche dynamics and quenching in Single-Photon Avalanche Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oussaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Manouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quenette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wehbe-Alause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440064⟩</w:t>
+              <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.145-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063643v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verilog-A model for avalanche dynamics and quenching in Single-Photon Avalanche Diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">A study of diffusive transport in 14nm FDSOI MOSFET: NEGF versus QDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Quenette</w:t>
+                <w:t xml:space="preserve">F. Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wehbe-Alause</w:t>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.145-148, </w:t>
+              <w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.424-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029924v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study of van der Waals tunnel transistors: Fundamental aspects and design challenges</w:t>
               </w:r>
@@ -14390,77 +14390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Ozkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Biel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.12.5.1 - 12.5.4, </w:t>
@@ -14492,749 +14492,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling study of the mobility in FDSOI devices with a focus on near-spacer-region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum simulation of mobility and current enhancement in sub-14nm strained SiGe FD-pMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Rideau</w:t>
+                <w:t xml:space="preserve">Barbara de Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Nier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRDi CNRS Mecano: Mechanical Issues for Advanced Electron Devices Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Mouis, O. Thomas, E. Zschech, C. Paitel, Jun 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063611v1</w:t>
+                <w:t xml:space="preserve">hal-02068476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum simulation of mobility and current enhancement in sub-14nm strained SiGe FD-pMOSFETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+                <w:t xml:space="preserve">Full-quantum study of AlGaN/GaN HEMTs with InAlN back-barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRDi CNRS Mecano: Mechanical Issues for Advanced Electron Devices Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Washington DC, United States. pp.128-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD.2015.7292275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068476v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-quantum study of AlGaN/GaN HEMTs with InAlN back-barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Barbé</w:t>
+                <w:t xml:space="preserve">Quantum simulation of tunnel field-effect transistors based on a vertical heterojunction of 2D transition metal dichalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene and Nanotubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067223v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum simulation of tunnel field-effect transistors based on a vertical heterojunction of 2D transition metal dichalcogenides</w:t>
+                <w:t xml:space="preserve">Quantum simulation of tunnel field-effect transistors based on transition metal dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDRi Graphene and Nanotubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Graphene 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966736v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum simulation of tunnel field-effect transistors based on transition metal dichalcogenides</w:t>
+                <w:t xml:space="preserve">Quantum simulation of a heterojunction inter-layer Tunnel FET based on 2-D gapped crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.245-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968207v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum simulation of a heterojunction inter-layer Tunnel FET based on 2-D gapped crystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling study of the mobility in FDSOI devices with a focus on near-spacer-region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Triozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.245-248, </w:t>
+              <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.49-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966809v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">225th ECS : Dielectrics for Nanosystems 6: Materials Science, Processing, Reliabilty and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Misra, Y. Obeng, T. Chikyow, H. Iwai, Z. Chen and D. Bauza, May 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15272,64 +15272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Surface Roughness on Thermoelectric Properties of Silicon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Zushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisaku Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15406,64 +15406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop Graphene in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Nanosciences, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15501,51 +15501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum simulation of self-heating effects in rough Si nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Computational Electronics (IWCE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15579,90 +15579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Challenges and Opportunities in the Design of Tunnel FETs: Materials, Device Architectures, and Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revelant A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15717,51 +15717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobility enhancement strategy for sub-14nm power-efficient FDSOI technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15832,631 +15832,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards self-powered systems: using nanostructures to harvest ambient energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Options for Hetero-Junction Tunnel FETs with High on Current and Steep Sub-VT Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Ukrainian-French Seminar "Semiconductor-on-Insulator materials, devices and circuits: physics, technology and diagnostics"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEDM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Washington, United States. pp.128-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM.2013.6724567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182195v1</w:t>
+                <w:t xml:space="preserve">hal-01074151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate spectroscopy of a quantum Hall island near a quantum point contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hackens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rosenow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Options for Hetero-Junction Tunnel FETs with High on Current and Steep Sub-VT Slope</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanowires applications in the More Moore/More-Than-Moore perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mongillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEDM 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS E-MRS 2013 Spring Meeting, Symposium K: Physics and technology of advanced extra functionality CMOS-based devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074151v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowires applications in the More Moore/More-Than-Moore perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cresti</w:t>
+                <w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS E-MRS 2013 Spring Meeting, Symposium K: Physics and technology of advanced extra functionality CMOS-based devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020753v1</w:t>
+                <w:t xml:space="preserve">hal-00956273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.G. Pala</w:t>
+                <w:t xml:space="preserve">Towards self-powered systems: using nanostructures to harvest ambient energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t>
+              <w:t xml:space="preserve">2nd Ukrainian-French Seminar "Semiconductor-on-Insulator materials, devices and circuits: physics, technology and diagnostics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956273v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mesoscopic phenomenon : an analog of the Braess paradox in 2DEG networks</w:t>
               </w:r>
@@ -16468,77 +16468,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modulated Semiconductor Structures, MSS-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Wroclaw, Poland</w:t>
@@ -16561,96 +16561,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hackens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16662,120 +16662,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579036v1</w:t>
+                <w:t xml:space="preserve">hal-00579035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hackens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16787,51 +16787,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579035v1</w:t>
+                <w:t xml:space="preserve">hal-00579036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study for Thermoelectric Properties of SiC nanowires</w:t>
               </w:r>
@@ -16856,51 +16856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16964,51 +16964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Korean Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17027,1037 +17027,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and inelastic scattering in SiNWs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Non-equilibrium transport through coupled quantum dot-metallic island systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Deutsche Physikalische Gesellschaft and DPG - spring meeting of the Division Condensed Matter (DPG Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dresden, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604930v1</w:t>
+                <w:t xml:space="preserve">hal-00604752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium transport through coupled quantum dot-metallic island systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Elastic and inelastic scattering in SiNWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Deutsche Physikalische Gesellschaft and DPG - spring meeting of the Division Condensed Matter (DPG Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dresden, Italy</w:t>
+              <w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604752v1</w:t>
+                <w:t xml:space="preserve">hal-00604930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-3D real-space simulation of surface-roughness effects in double gate MOSFETs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Influence of ionized impurities in Silicon Nanowire Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IWCE 2009, IEEE Conference Proceedings CFP09462-PRT, ISBN 978-1-4244-3926-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Beijing, China. pp.309-312</w:t>
+              <w:t xml:space="preserve">, 2009, Beijing, China. pp.137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603871v1</w:t>
+                <w:t xml:space="preserve">hal-00603874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-3D real-space treatment of surface roughness in double gate MOSFETs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Germany. pp.47-50</w:t>
+              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604232v1</w:t>
+                <w:t xml:space="preserve">hal-00604239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-3D real-space treatment of surface roughness in double gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poncet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Buran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t>
+              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Germany. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604239v1</w:t>
+                <w:t xml:space="preserve">hal-00604232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ionized impurities in Silicon Nanowire Transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du transport dans les composants ultracourts sur SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bescond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. G. Pala</w:t>
+                <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IWCE 2009, IEEE Conference Proceedings CFP09462-PRT, ISBN 978-1-4244-3926-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China. pp.137-140</w:t>
+              <w:t xml:space="preserve">Journées Transport balistique du GDR Nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603874v1</w:t>
+                <w:t xml:space="preserve">hal-00604956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport dans les composants ultracourts sur SOI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Simulation full-3D real-space NEGF du transport et du magnétotransport dans le FET à nanofil de Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transport balistique du GDR Nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">JNRDM 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604956v1</w:t>
+                <w:t xml:space="preserve">hal-00604958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation full-3D real-space NEGF du transport et du magnétotransport dans le FET à nanofil de Silicium</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges and Prospects of RF Oscillators Using Silicon Resonant Tunneling Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2009,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.237-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604958v1</w:t>
+                <w:t xml:space="preserve">hal-00603719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Prospects of RF Oscillators Using Silicon Resonant Tunneling Diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-3D real-space simulation of surface-roughness effects in double gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid-State Device Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.237-241</w:t>
+              <w:t xml:space="preserve">Proceedings of IWCE 2009, IEEE Conference Proceedings CFP09462-PRT, ISBN 978-1-4244-3926-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Beijing, China. pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603719v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18099,103 +18099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Density of States from Scanning Gate Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Deutsche Physikalische Gesellschaft and DPG - spring meeting of the Division Condensed Matter, Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Berlin, Germany</w:t>
@@ -18224,90 +18224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D real-space NEGF simulation of transport and magnetotransport in Si-Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18349,77 +18349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the electron local density of states inside buried semiconductor quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18474,103 +18474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Buccafurri</w:t>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCS 2008, The International Symposium on Compound Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
@@ -18599,103 +18599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum transport in nanowire metal-oxide-semiconductor transistors: influence of dielectric confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lannoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on the Physics of Semiconductors, Rio de Janeiro, July 27- August 1, 2008 to be published in AIP Conference Proceedings Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18830,51 +18830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18968,103 +18968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Probe Electronic Imaging of Lithographically Patterned Quantum Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. by V. Fomin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Quantum Rings</w:t>
@@ -19106,90 +19106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Self-Powered Systems: Using Nanostructures to Harvest Ambient Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19509,51 +19509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19616,90 +19616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching statistics in Si and Ge SPADs using particle Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pilotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19811,51 +19811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="629AC299"/>
+    <w:nsid w:val="E28211A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20042,51 +20042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5733-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185867715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6579-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pilotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizzit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2025.3627189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c09244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202302369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizzit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Khakbaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esseni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Truong Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tra Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.059" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mfoukh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-023-02080-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helleboid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helleboid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grebot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Nicholson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108376" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108469" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Helleboid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3168365" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foukh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108344" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9b6a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Shao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Alamo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3145767" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saint-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3127013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qiang Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Logoteta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-021-00238-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3029548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043286" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.045410" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Choukroun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iannaccone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2928131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang Fang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Kaxiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae7df" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jejune Park" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0222" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2834307" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125310" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa1b6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2785123" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rollo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6fca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2679226" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0900-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H91M1GL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Ozkaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2605144" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2458171" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2015.2395719" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065902v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06102.0237ecst" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brocard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2295884" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revelant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0581ecst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2013.2274196" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2274197" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conzatti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGSJXR9M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achilli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iommarini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivieri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshiar Kashani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042242" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braggio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Governale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;nig" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.10.043" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596333v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Eldridge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184507" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevez Hernandez S." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akabori" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sladek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volk Ch." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alagha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235303" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596075v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596141v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Futterer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596081v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596091v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391739v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccarani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Morel-Handa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbum Park" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333398v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319557" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helleboid R&#233;mi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau Denis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333399v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Matin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319605" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333397v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilotto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;foukh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319610" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740333v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740306v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khakbaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Driussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019449" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oussaiti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592567" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793958v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720540" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374008v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241641" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029928v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Le" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241629" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404574v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870406" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350969v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oves Badami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614613" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486869" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350996v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551706" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badami" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM.2018.8421501" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268498" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966757v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cosnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065220v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mugny" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Pereira" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599676" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063643v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440064" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029924v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Manouvrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehbe-Alause" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241648" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409684" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063611v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063770" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067223v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Barb&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2015.7292275" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966736v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968207v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966809v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063819" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Zushi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisaku Yamada" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Watanabe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966721v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966681v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2014.6865827" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066006v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revelant A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182195v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074151v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724567" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020753v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650068v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604930v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604752v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603871v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604232v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604956v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604958v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392554v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333402v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966696v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08804-4_11" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fiori" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Reggiani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118621523.ch12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333409v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15868-1_13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JQLPQ6KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008463v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426318v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5733-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185867715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6579-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pilotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizzit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2025.3627189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c09244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202302369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Truong Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tra Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizzit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Khakbaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esseni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00166" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mfoukh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-023-02080-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Helleboid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grebot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Nicholson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3168365" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foukh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9b6a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Shao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Alamo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3145767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helleboid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helleboid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saint-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3127013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qiang Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Logoteta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-021-00238-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3029548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043286" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.045410" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Choukroun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iannaccone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2928131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang Fang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Kaxiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae7df" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2834307" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa1b6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2785123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jejune Park" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rollo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6fca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2679226" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H91M1GL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Ozkaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2605144" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0900-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913511" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2458171" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2015.2395719" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revelant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0581ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06102.0237ecst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brocard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2295884" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017503v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2274197" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conzatti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGSJXR9M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2013.2274196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achilli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iommarini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivieri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshiar Kashani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042242" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braggio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Governale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;nig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.10.043" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevez Hernandez S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akabori" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sladek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volk Ch." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alagha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235303" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Eldridge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184507" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Futterer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccarani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Morel-Handa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbum Park" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilotto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;foukh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319610" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Matin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319605" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319557" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helleboid R&#233;mi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khakbaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Driussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019449" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374008v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oussaiti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720540" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592567" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254209v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029928v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Le" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241629" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241641" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404574v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870406" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350969v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oves Badami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614613" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350996v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551706" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351006v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486869" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badami" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM.2018.8421501" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268498" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966757v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cosnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063643v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440064" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029924v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Manouvrier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehbe-Alause" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241648" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mugny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Pereira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599676" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409684" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067223v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Barb&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2015.7292275" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968207v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063819" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063611v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063770" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Zushi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisaku Yamada" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Watanabe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966721v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966681v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2014.6865827" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066006v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revelant A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724567" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020753v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182195v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650068v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604752v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604930v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604232v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604956v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604958v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603871v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392554v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333402v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966696v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08804-4_11" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fiori" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Reggiani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118621523.ch12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333409v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15868-1_13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JQLPQ6KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008463v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426318v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>