--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -872,555 +872,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductance of twisted-layer graphite nanofibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of highly anisotropic electronic and optical nature in indium telluride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Truong Tran</w:t>
+                <w:t xml:space="preserve">Cléophanie Brochard-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Tra Vu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (7), pp.074601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995068v1</w:t>
+                <w:t xml:space="preserve">hal-04159938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of highly anisotropic electronic and optical nature in indium telluride</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+                <w:t xml:space="preserve">Thermal conductance of twisted-layer graphite nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Truong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléophanie Brochard-Richard</w:t>
+                <w:t xml:space="preserve">Thanh-Tra Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Khalil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (7), pp.074601. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.601-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159938v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ohmic Behavior in Metal Contacts to n/p-Type Transition-Metal Dichalcogenides: Schottky versus Tunneling Barrier Trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel M'Foukh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Lizzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedram Khakbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (7), pp.5737-5746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179830v1</w:t>
+                <w:t xml:space="preserve">hal-04123791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic Behavior in Metal Contacts to n/p-Type Transition-Metal Dichalcogenides: Schottky versus Tunneling Barrier Trade-off</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Pala</w:t>
+                <w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Esseni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adel M'Foukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Rahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (7), pp.5737-5746. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c00166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123791v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidirectional Rashba Spin Splitting in Single Layer WS2(1-x)Se2x alloy</w:t>
               </w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization and localized flat band in the WSe2/MoSe2 heterobilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio simulation of dissipative transport in tunnel devices based on heterostructures of 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mfoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,200 +2187,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of metal-MoS2 contacts by using an in-house developed ab-initio transport simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Driussi</w:t>
+                <w:t xml:space="preserve">Full quantum simulation of Shockley-Read-Hall recombination in p-i-n and tunnel diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pilotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Esseni</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 194, pp.108365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108365⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 198, pp.108469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793953v1</w:t>
+                <w:t xml:space="preserve">hal-03818605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maria Forcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,193 +2389,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (12), pp.125152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full quantum simulation of Shockley-Read-Hall recombination in p-i-n and tunnel diodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A study of metal-MoS2 contacts by using an in-house developed ab-initio transport simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lizzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedram Khakbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Driussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 198, pp.108469. </w:t>
+              <w:t xml:space="preserve">, 2022, 194, pp.108365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818605v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Modeling and Characterization of Photon Detection Efficiency and Jitter Tail in Advanced SPAD Devices</w:t>
               </w:r>
@@ -2721,77 +2721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-assisted transport in van der Waals heterostructure tunnel devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.108344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2972,64 +2972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of GaSb/InAs Vertical Nanowire Esaki Diodes Down to Sub-10-nm Diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus del Alamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3070,874 +3070,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for highly p-type doping and type II band alignment in large scale monolayer WSe2/Se-terminated GaAs heterojunction grown by molecular beam epitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of SPAD avalanche breakdown probability and jitter tail with field lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+                <w:t xml:space="preserve">Rémi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Grebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR00458E⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.108376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674688v1</w:t>
+                <w:t xml:space="preserve">hal-03793952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of SPAD avalanche breakdown probability and jitter tail with field lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avalanche breakdown and quenching in Ge SPAD using 3D Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Helleboid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Norbert Moussy</w:t>
+                <w:t xml:space="preserve">R. Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pilotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 194, pp.108376. </w:t>
+              <w:t xml:space="preserve">, 2022, 194, pp.108361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793952v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche breakdown and quenching in Ge SPAD using 3D Monte Carlo simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+                <w:t xml:space="preserve">Evidence for highly p-type doping and type II band alignment in large scale monolayer WSe2/Se-terminated GaAs heterojunction grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cazimajou</w:t>
+                <w:t xml:space="preserve">Mathieu Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Helleboid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pilotto</w:t>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, pp.108361. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.5859-5868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2022.108361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR00458E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793955v1</w:t>
+                <w:t xml:space="preserve">hal-03674688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect to direct band gap crossover in two-dimensional WS2(1−x)Se2x alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Electronic band gap of van der Waals α-As2Te3 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hela Almabrouk</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Biyuan Zheng</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41699-020-00187-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (4), pp.043103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0058291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450806v1</w:t>
+                <w:t xml:space="preserve">hal-03321708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching Statistics of Silicon Single Photon Avalanche Diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Grebot</w:t>
+                <w:t xml:space="preserve">Indirect to direct band gap crossover in two-dimensional WS2(1−x)Se2x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Ernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Almabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyuan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JEDS.2021.3127013⟩</w:t>
+              <w:t xml:space="preserve">npj 2D Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41699-020-00187-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439663v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic band gap of van der Waals α-As2Te3 crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">Quenching Statistics of Silicon Single Photon Avalanche Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Helleboid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (4), pp.043103. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0058291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JEDS.2021.3127013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321708v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Spin-Orbit Coupling Engineering in Twisted WS2/Graphene Heterobilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Ernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,77 +4148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Band Quantum Transport of Heterojunction Electron Devices With Empirical Pseudopotentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (12), pp.5662-5668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,51 +4386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit cell restricted Bloch functions basis for first-principle transport models: Theory and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giannozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum transport models based on NEGF and empirical pseudopotentials for accurate modeling of nanoscale electron devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (5), pp.055703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-band quantum simulation of electron devices with the pseudopotential method: Theory, implementation, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,64 +5547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of selected topics in physics based modeling for tunnel field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Palestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Logoteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (5), pp.2425-2431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5820,51 +5820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6185,282 +6185,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of quantum dots in the potential fluctuations of InGaAs heterostructures probed by scanning gate microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase of self-heating effects in nanodevices induced by surface roughness: A full-quantum study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (8), pp.084313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121907v1</w:t>
+                <w:t xml:space="preserve">hal-01964705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of self-heating effects in nanodevices induced by surface roughness: A full-quantum study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of quantum dots in the potential fluctuations of InGaAs heterostructures probed by scanning gate microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hackens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (8), pp.084313. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (7), pp.075313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964705v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential Physics of the OFF-State Current in Nanoscale MOSFETs and Tunnel FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6739,736 +6739,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pala</w:t>
+                <w:t xml:space="preserve">Large On-Current Enhancement in Hetero-Junction Tunnel-FETs via Molar Fraction Grading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06102.0237ecst⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.184-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2013.2295884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065902v1</w:t>
+                <w:t xml:space="preserve">hal-01002251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large On-Current Enhancement in Hetero-Junction Tunnel-FETs via Molar Fraction Grading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.G. Pala</w:t>
+                <w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.184-186. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.237-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2013.2295884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/06102.0237ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002251v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel FETs and MOSFET -Part II: Comparative Analysis and Trap-Induced Variability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2013.2274197⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017503v1</w:t>
+                <w:t xml:space="preserve">hal-00932989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel FETs and MOSFET -Part II: Comparative Analysis and Trap-Induced Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.1416. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (9), pp.2802-2807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2013.2274197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932989v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of localized versus uniform strain as a performance booster in InAs Tunnel-FETs</w:t>
+                <w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel-FETs and MOSFETs --Part I: Model Description and Single Trap Analysis in Tunnel-FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Conzatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.G. Pala</w:t>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (9), pp.2795-2801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ted.2013.2274196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002096v1</w:t>
+                <w:t xml:space="preserve">hal-01017492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel-FETs and MOSFETs --Part I: Model Description and Single Trap Analysis in Tunnel-FETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. G. Pala</w:t>
+                <w:t xml:space="preserve">Investigation of localized versus uniform strain as a performance booster in InAs Tunnel-FETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ted.2013.2274196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01017492v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7519,103 +7519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martins</w:t>
+                <w:t xml:space="preserve">B. Rosenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.013049. </w:t>
@@ -7666,64 +7666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,103 +7787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Faniel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, ISBN 978-0-7354-1194-4, 1566, pp.299-300. </w:t>
@@ -8055,90 +8055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Inefficiency in Branched-Out Mesoscopic Networks: An Analog of the Braess Paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8189,51 +8189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-Induced Performance Improvements in InAs Nanowire Tunnel FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,51 +8323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting proximity effect in interacting quantum dots revealed by shot noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Governale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8557,90 +8557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8691,90 +8691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8838,90 +8838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Coulomb islands in a quantum Hall interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Dutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.39. </w:t>
@@ -9106,51 +9106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting proximity effect in interacting double-dot systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Governale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9236,51 +9236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Futterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Governale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9357,51 +9357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Real-Space Simulation of Surface Roughness in Silicon Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9737,51 +9737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (29), pp.295202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9806,103 +9806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate microscopy of quantum rings: effects of an external magnetic field and of charged defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (26), pp.264021. </w:t>
@@ -9965,51 +9965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Quantum Treatment of Remote Coulomb Scattering in Silicon Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10142,51 +10142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-three dimensional quantum approach to evaluate the surface-roughness-limited magnetoresistance mobility in SNWT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10250,51 +10250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Dependence of Surface-Roughness-Limited Mobility in Silicon-Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,51 +10371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time diagrammatic approach to transport through interacting quantum dots with normal and superconducting leads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Governale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10453,90 +10453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local density of states in mesoscopic samples from scanning gate microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10587,103 +10587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging electron wave functions inside open quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.136807. </w:t>
@@ -10721,51 +10721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Equilibrium Josephson and Andreev Current through Interacting Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Governale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10861,51 +10861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Band Model Hamiltonian for Tunnel Devices with Van Der Waals Heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10978,51 +10978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Consistent Advection-Diffusion Monte Carlo Simulation of Quenching in Single-Photon Avalanche Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzo Morel-Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11103,51 +11103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Stochastic SPAD Quenching Model Including Build-Up Field Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11276,51 +11276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer (NMHT) VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11384,51 +11384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M’foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11618,51 +11618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11726,51 +11726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11795,64 +11795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Band Monte Carlo Study of Hot Carriers for Advection-Diffusion Monte Carlo Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11942,51 +11942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic optimization of doping profile for high performance Single-Photon Avalanche Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helleboid Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12178,749 +12178,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDP, Jitter and Quench Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Rideau</w:t>
+                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDE, Jitter and Quench Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Oussaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Helleboid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation of Semiconductor Processes and Devices (SISPAD 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Dallas, United States. pp.293-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD54002.2021.9592567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374008v1</w:t>
+                <w:t xml:space="preserve">hal-03445562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-10-nm Diameter GaSb/InAs Vertical Nanowire Esaki Diodes with Ideal Scaling Behavior: Experiments and Simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jesus del Alamo</w:t>
+                <w:t xml:space="preserve">Monte Carlo study of Single Photon Avalanche Diodes: quenching statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 67th International Electron Devices Meeting (IEDM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Workshop on Computational Nanotechnology (IWCN) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03793958v1</w:t>
+                <w:t xml:space="preserve">hal-03254209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDE, Jitter and Quench Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco G. Pala</w:t>
+                <w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDP, Jitter and Quench Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oussaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rideau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Helleboid</w:t>
+                <w:t xml:space="preserve">A. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Simulation of Semiconductor Processes and Devices (SISPAD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sept. 27-29, 2021, Virtual conference Dallas, US, Sep 2021, Dallas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445562v1</w:t>
+                <w:t xml:space="preserve">hal-03374008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo study of Single Photon Avalanche Diodes: quenching statistics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+                <w:t xml:space="preserve">Sub-10-nm Diameter GaSb/InAs Vertical Nanowire Esaki Diodes with Ideal Scaling Behavior: Experiments and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus del Alamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Computational Nanotechnology (IWCN) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 67th International Electron Devices Meeting (IEDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, San Francisco, United States. pp.32.1.1-32.1.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254209v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band Monte Carlo simulation of phonon transfer at interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ab-initio quantum transport with a basis of unit-cell restricted Bloch functions and the NEGF formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.27-30, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241629⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.3-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029928v1</w:t>
+                <w:t xml:space="preserve">hal-03029922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio quantum transport with a basis of unit-cell restricted Bloch functions and the NEGF formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Full Band Monte Carlo simulation of phonon transfer at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.3-6, </w:t>
+              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.27-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029922v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full band quantum transport modelling with EP and NEGF methods; application to nanowire transistors</w:t>
               </w:r>
@@ -13023,51 +13023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oves Badami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.33.1.1-33.1.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13095,274 +13095,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-band coupling in Empirical Pseudopotential Method based bandstructure calculations of group IV and III-V nanostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Esseni</w:t>
+                <w:t xml:space="preserve">High performance WTe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;-MoS&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;in-plane heterojunction Tunnel Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimios Kaxiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Austin, France. pp.224-227, </w:t>
+              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, France. pp.42-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350996v1</w:t>
+                <w:t xml:space="preserve">hal-02351006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance WTe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;-MoS&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;in-plane heterojunction Tunnel Field Effect Transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+                <w:t xml:space="preserve">Inter-band coupling in Empirical Pseudopotential Method based bandstructure calculations of group IV and III-V nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dresden, France. pp.42-45, </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Austin, France. pp.224-227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351006v1</w:t>
+                <w:t xml:space="preserve">hal-02350996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New device concepts, transistor architectures and materials for high performance and energy efficient CMOS circuits in the forthcoming era of 3D integrated circuits</w:t>
               </w:r>
@@ -13400,51 +13400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Driussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 2nd Electron Devices Technology and Manufacturing Conference (EDTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Kobe, Japan. pp.236-238, </w:t>
@@ -13482,77 +13482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEGF based transport modelling with a full-band, pseudopotential Hamiltonian: Theory, implementation and full device simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oves Badami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, San Francisco, France. pp.35.1.1-35.1.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14090,295 +14090,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verilog-A model for avalanche dynamics and quenching in Single-Photon Avalanche Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of diffusive transport in 14nm FDSOI MOSFET: NEGF versus QDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Oussaiti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wehbe-Alause</w:t>
+                <w:t xml:space="preserve">F. Triozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241648⟩</w:t>
+              <w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.424-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029924v1</w:t>
+                <w:t xml:space="preserve">hal-02065220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of diffusive transport in 14nm FDSOI MOSFET: NEGF versus QDD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Mugny</w:t>
+                <w:t xml:space="preserve">Verilog-A model for avalanche dynamics and quenching in Single-Photon Avalanche Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oussaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.G. Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Rideau</w:t>
+                <w:t xml:space="preserve">J.R. Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Triozon</w:t>
+                <w:t xml:space="preserve">V. Quenette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Niquet</w:t>
+                <w:t xml:space="preserve">H. Wehbe-Alause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.424-427, </w:t>
+              <w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.145-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065220v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational study of van der Waals tunnel transistors: Fundamental aspects and design challenges</w:t>
               </w:r>
@@ -14498,51 +14498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum simulation of mobility and current enhancement in sub-14nm strained SiGe FD-pMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara de Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14749,51 +14749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the GDRi Graphene and Nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14831,77 +14831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum simulation of tunnel field-effect transistors based on transition metal dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14965,51 +14965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.245-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15056,90 +15056,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling study of the mobility in FDSOI devices with a focus on near-spacer-region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.49-52, </w:t>
@@ -15190,51 +15190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">225th ECS : Dielectrics for Nanosystems 6: Materials Science, Processing, Reliabilty and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Misra, Y. Obeng, T. Chikyow, H. Iwai, Z. Chen and D. Bauza, May 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15285,51 +15285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Zushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisaku Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15419,51 +15419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop Graphene in Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Nanosciences, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15579,51 +15579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Challenges and Opportunities in the Design of Tunnel FETs: Materials, Device Architectures, and Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15838,64 +15838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Options for Hetero-Junction Tunnel FETs with High on Current and Steep Sub-VT Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15955,90 +15955,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate spectroscopy of a quantum Hall island near a quantum point contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rosenow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t>
@@ -16186,277 +16186,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.G. Pala</w:t>
+                <w:t xml:space="preserve">Towards self-powered systems: using nanostructures to harvest ambient energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t>
+              <w:t xml:space="preserve">2nd Ukrainian-French Seminar "Semiconductor-on-Insulator materials, devices and circuits: physics, technology and diagnostics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956273v1</w:t>
+                <w:t xml:space="preserve">hal-01182195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards self-powered systems: using nanostructures to harvest ambient energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Montès</w:t>
+                <w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Ukrainian-French Seminar "Semiconductor-on-Insulator materials, devices and circuits: physics, technology and diagnostics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kyiv, Ukraine</w:t>
+              <w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182195v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mesoscopic phenomenon : an analog of the Braess paradox in 2DEG networks</w:t>
               </w:r>
@@ -16580,64 +16580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16692,77 +16692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17033,51 +17033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium transport through coupled quantum dot-metallic island systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Deutsche Physikalische Gesellschaft and DPG - spring meeting of the Division Condensed Matter (DPG Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dresden, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17102,51 +17102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic and inelastic scattering in SiNWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17165,424 +17165,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ionized impurities in Silicon Nanowire Transistors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Full-3D real-space treatment of surface roughness in double gate MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Buran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IWCE 2009, IEEE Conference Proceedings CFP09462-PRT, ISBN 978-1-4244-3926-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Beijing, China. pp.137-140</w:t>
+              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Germany. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603874v1</w:t>
+                <w:t xml:space="preserve">hal-00604232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ionized impurities in Silicon Nanowire Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t>
+              <w:t xml:space="preserve">Proceedings of IWCE 2009, IEEE Conference Proceedings CFP09462-PRT, ISBN 978-1-4244-3926-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beijing, China. pp.137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604239v1</w:t>
+                <w:t xml:space="preserve">hal-00603874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-3D real-space treatment of surface roughness in double gate MOSFETs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buccafurri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Germany. pp.47-50</w:t>
+              <w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604232v1</w:t>
+                <w:t xml:space="preserve">hal-00604239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transport dans les composants ultracourts sur SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17646,51 +17646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation full-3D real-space NEGF du transport et du magnétotransport dans le FET à nanofil de Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17879,51 +17879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-3D real-space simulation of surface-roughness effects in double gate MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17987,64 +17987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18099,77 +18099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Density of States from Scanning Gate Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18237,51 +18237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D real-space NEGF simulation of transport and magnetotransport in Si-Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18362,64 +18362,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the electron local density of states inside buried semiconductor quantum rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hackens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18651,51 +18651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference on the Physics of Semiconductors, Rio de Janeiro, July 27- August 1, 2008 to be published in AIP Conference Proceedings Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18968,64 +18968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Probe Electronic Imaging of Lithographically Patterned Quantum Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19106,64 +19106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Self-Powered Systems: Using Nanostructures to Harvest Ambient Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19616,77 +19616,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching statistics in Si and Ge SPADs using particle Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helleboid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pilotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19811,51 +19811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E28211A2"/>
+    <w:nsid w:val="A99131F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20042,51 +20042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5733-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185867715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6579-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pilotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizzit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2025.3627189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c09244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202302369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Truong Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tra Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizzit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Khakbaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esseni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00166" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mfoukh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-023-02080-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Helleboid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grebot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Nicholson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3168365" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foukh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9b6a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Shao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Alamo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3145767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helleboid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helleboid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108361" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saint-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3127013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qiang Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Logoteta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-021-00238-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3029548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043286" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.045410" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Choukroun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iannaccone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2928131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang Fang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Kaxiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae7df" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2834307" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa1b6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2785123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jejune Park" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rollo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6fca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2679226" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H91M1GL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Ozkaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2605144" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0900-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913511" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2458171" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2015.2395719" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revelant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0581ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06102.0237ecst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brocard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2295884" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017503v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2274197" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conzatti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGSJXR9M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2013.2274196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achilli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iommarini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivieri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshiar Kashani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042242" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braggio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Governale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;nig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.10.043" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevez Hernandez S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akabori" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sladek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volk Ch." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alagha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235303" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Eldridge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184507" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Futterer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccarani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Morel-Handa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbum Park" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilotto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;foukh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319610" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Matin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319605" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319557" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helleboid R&#233;mi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khakbaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Driussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019449" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374008v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oussaiti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793958v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720540" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592567" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254209v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029928v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Le" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241629" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241641" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404574v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870406" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350969v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oves Badami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614613" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350996v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551706" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351006v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486869" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badami" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM.2018.8421501" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268498" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966757v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cosnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063643v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440064" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029924v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Manouvrier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehbe-Alause" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241648" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065220v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mugny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Pereira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599676" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409684" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067223v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Barb&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2015.7292275" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968207v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063819" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063611v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063770" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Zushi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisaku Yamada" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Watanabe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966721v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966681v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2014.6865827" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066006v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revelant A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724567" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020753v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182195v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650068v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604752v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604930v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604232v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604956v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604958v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603871v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392554v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333402v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966696v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08804-4_11" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fiori" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Reggiani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118621523.ch12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333409v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15868-1_13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JQLPQ6KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008463v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426318v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5733-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185867715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6579-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pilotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizzit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2025.3627189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c09244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202302369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Truong Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tra Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Khakbaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esseni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mfoukh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-023-02080-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108469" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Helleboid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grebot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Nicholson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3168365" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foukh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9b6a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Shao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Alamo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3145767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helleboid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108376" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helleboid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108361" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saint-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3127013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qiang Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Logoteta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-021-00238-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3029548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043286" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.045410" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Choukroun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iannaccone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2928131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang Fang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Kaxiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae7df" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2834307" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa1b6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2785123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jejune Park" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rollo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6fca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2679226" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H91M1GL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Ozkaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2605144" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0900-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2458171" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2015.2395719" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revelant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0581ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brocard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2295884" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06102.0237ecst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2274197" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2013.2274196" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conzatti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGSJXR9M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achilli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iommarini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivieri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshiar Kashani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042242" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braggio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Governale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;nig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.10.043" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevez Hernandez S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akabori" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sladek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volk Ch." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alagha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235303" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Eldridge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184507" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Futterer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccarani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Morel-Handa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbum Park" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilotto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;foukh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319610" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Matin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319605" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319557" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helleboid R&#233;mi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khakbaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Driussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019449" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oussaiti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592567" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793958v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241641" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029928v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Le" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241629" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404574v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870406" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350969v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oves Badami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614613" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486869" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350996v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551706" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badami" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM.2018.8421501" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268498" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966757v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cosnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063643v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440064" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065220v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mugny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Pereira" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599676" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029924v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Manouvrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehbe-Alause" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241648" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409684" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067223v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Barb&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2015.7292275" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968207v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063819" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063611v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063770" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Zushi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisaku Yamada" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Watanabe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966721v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966681v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2014.6865827" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066006v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revelant A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724567" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020753v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182195v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650068v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604752v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604930v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604232v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604956v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604958v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603871v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392554v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333402v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966696v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08804-4_11" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fiori" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Reggiani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118621523.ch12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333409v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15868-1_13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JQLPQ6KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008463v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426318v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>