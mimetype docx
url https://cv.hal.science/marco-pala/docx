--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,19756 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19705 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marco Pala </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marco-pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5733-515X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185867715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=it&user=2zbqF-kAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-6579-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mexican hat–like valence band dispersion and quantum confinement in rhombohedral ferroelectric α−In2Se3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.155418. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/n2l9-7vjl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and Design of Dirac-Source FETs Using Ab Initio Transport Simulations: Subthreshold Swing and Drive Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D K Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lizzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (12), pp.7114 - 7121. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2025.3627189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization in van der Waals Epitaxy of PtSe 2 /h-BN and PtSe 2 /Graphene Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir El Masaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Desgué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (45), pp.39035-39042. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5c09244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic flat band and charge density wave in quasi-one-dimensional indium telluride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Romanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (4), pp.045441. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.110.045441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing different stackings in WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; bilayers grown using chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Romanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (16), pp.165418. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.110.165418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Strain Engineering of a Suspended WSSe Monolayer Membrane by Indentation and Measured by Tip-enhanced Photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Chiout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Cadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (14), pp.2302369. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202302369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic defects and mid-gap states in quasi-one-dimensional indium telluride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (3), pp.033152. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.033152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190986v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of highly anisotropic electronic and optical nature in indium telluride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléophanie Brochard-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (7), pp.074601. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductance of twisted-layer graphite nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Truong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tra Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.601-611. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2022.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Confinement and Electronic Structure at the Surface of van der Waals Ferroelectric α-In2Se3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M'Foukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c04186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohmic Behavior in Metal Contacts to n/p-Type Transition-Metal Dichalcogenides: Schottky versus Tunneling Barrier Trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lizzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Khakbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Driussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (7), pp.5737-5746. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.3c00166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi van der Waals Epitaxy of Rhombohedral-Stacked Bilayer WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on GaP(111) Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.21307 - 21316. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.3c05818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional Rashba Spin Splitting in Single Layer WS2(1-x)Se2x alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (7), pp.075705. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aca0f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of rhombohedrally stacked bilayer W Se 2 obtained by chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Chiout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Di Berardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ullberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (4), pp.045417. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and localized flat band in the WSe2/MoSe2 heterobilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Velez-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.045702. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac9abe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio simulation of dissipative transport in tunnel devices based on heterostructures of 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mfoukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.1257-1263. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-023-02080-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for highly p-type doping and type II band alignment in large scale monolayer WSe2/Se-terminated GaAs heterojunction grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (15), pp.5859-5868. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR00458E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of SPAD avalanche breakdown probability and jitter tail with field lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.108376. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanche breakdown and quenching in Ge SPAD using 3D Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.108361. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full quantum simulation of Shockley-Read-Hall recombination in p-i-n and tunnel diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.108469. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α−As2Te3 as a platform for the exploration of the electronic band structure of single layer β−tellurene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maria Forcella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (12), pp.125152. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.106.125152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of metal-MoS2 contacts by using an in-house developed ab-initio transport simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lizzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Khakbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Driussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.108365. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Modeling and Characterization of Photon Detection Efficiency and Jitter Tail in Advanced SPAD Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.584-592. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2022.3168365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon-assisted transport in van der Waals heterostructure tunnel devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M'Foukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, pp.108344. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of GaSb/InAs Vertical Nanowire Esaki Diodes Down to Sub-10-nm Diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjie Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus del Alamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.2188-2195. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3145767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fokker-Planck-based Monte Carlo method for electronic transport and avalanche simulation in single-photon avalanche diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, pp.505102. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac9b6a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect to direct band gap crossover in two-dimensional WS2(1−x)Se2x alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Almabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyuan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj 2D Materials and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.7. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41699-020-00187-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching Statistics of Silicon Single Photon Avalanche Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2021.3127013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic band gap of van der Waals α-As2Te3 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (4), pp.043103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0058291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Spin-Orbit Coupling Engineering in Twisted WS2/Graphene Heterobilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Henck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng-Qiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.2921. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11112921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative transport and phonon scattering suppression via valley engineering in single-layer antimonene and arsenene field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengli Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj 2D Materials and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41699-021-00238-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-source paradigm for steep-slope transistors based on van der Waals heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.043286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Band Quantum Transport of Heterojunction Electron Devices With Empirical Pseudopotentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M'Foukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.5662-5668. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3029548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit cell restricted Bloch functions basis for first-principle transport models: Theory and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giannozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (4), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.045410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum transport models based on NEGF and empirical pseudopotentials for accurate modeling of nanoscale electron devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.055703. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5109187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Steep-Slope MoS 2 -Nanoribbon MOSFET Based on an Intrinsic Cold-Contact Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Iannaccone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (9), pp.1550-1553. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2019.2928131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance tunnel field effect transistors based on in-plane transition metal dichalcogenide heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthimios Kaxiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.025201. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aae7df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 2D material-based tunnel field-effect transistors: planar vs. vertical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jejune Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composants nanoélectroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical GaSb/AlSb/InAs Heterojunction Tunnel-FETs: A Full Quantum Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (7), pp.3038-3044. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2834307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-band quantum simulation of electron devices with the pseudopotential method: Theory, implementation, and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (12), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.125310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of momentum mismatch on 2D van der Waals tunnel field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (5), pp.055102. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaa1b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Gate and Insulator Geometrical Model on the Static Performance and Variability of Ultrascaled Silicon Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (2), pp.424 - 430. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2785123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origins of transport inefficiencies in mesoscopic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.3017. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21250-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of selected topics in physics based modeling for tunnel field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Alper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (8), pp.083005. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa6fca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Electrical Performance of Short Channel InAs and Strained Si Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.2425-2431. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2017.2679226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of inelastic phonon scattering in the OFF state of Tunnel-field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1240-1247. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-016-0900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of a heterojunction vertical tunnel FET based on 2D transition metal dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and Design of van der Waals Tunnel Transistors: A 3-D Quantum Transport Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Biel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.4388-4394. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2605144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of quantum dots in the potential fluctuations of InGaAs heterostructures probed by scanning gate microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Wallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (7), pp.075313. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of self-heating effects in nanodevices induced by surface roughness: A full-quantum study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (8), pp.084313. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Hetero-Junctions to Improve the Performance of III–V Nanowire Tunnel-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvan Brocard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2015.2395719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Physics of the OFF-State Current in Nanoscale MOSFETs and Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.3084-3091. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2458171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06102.0237ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large On-Current Enhancement in Hetero-Junction Tunnel-FETs via Molar Fraction Grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.184-186. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2295884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Challenges and Opportunities in the Design of Tunnel FETs: Materials, Device Architectures, and Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (6), pp.581-595. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06406.0581ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning the electron traffic in semiconductor networks: A mesoscopic analog of the Braess paradox encountered in road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1566, pp.229. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4848369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Gate Spectroscopy of transport across a Quantum Hall Nano-Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rosenow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.013049. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent tunnelling across a quantum point contact in the quantum Hall regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rosenow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.1416. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep01416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel FETs and MOSFET -Part II: Comparative Analysis and Trap-Induced Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.2802-2807. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2274197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of localized versus uniform strain as a performance booster in InAs Tunnel-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.49-53. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Traps in InAs Nanowire Tunnel-FETs and MOSFETs --Part I: Model Description and Single Trap Analysis in Tunnel-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (9), pp.2795-2801. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2013.2274196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-Induced Performance Improvements in InAs Nanowire Tunnel FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Conzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (8), pp.2085-2092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new transport phenomenon in nanostructures: A mesoscopic analog of the Braess paradox encountered in road networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.472. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating an individual quantum hall island inside a quantum ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, ISBN 978-0-7354-1194-4, 1566, pp.299-300. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4848404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare primary mitochondrial DNA mutations and probable synergistic variants in Leber's hereditary optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Iommarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooshiar Kashani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Inefficiency in Branched-Out Mesoscopic Networks: An Analog of the Braess Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.076802. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.108.076802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the imaging of electron transport in semiconductor quantum structures by scanning-gate microscopy: successes and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (6), pp.064008. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/26/6/064008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning-Gate Microscopy of Semiconductor Nanostructures: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119 (5), pp.569-575. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.119.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting proximity effect in interacting quantum dots revealed by shot noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Braggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Governale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151, pp.155. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssc.2010.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Surface-Roughness-Induced Variability in Silicon Nanowire and Double-Gate FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (8), pp.2274-2281. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2147318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting proximity effect in interacting double-dot systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Governale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.184507. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.184507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Coulomb islands in a quantum Hall interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Dutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.39. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCOMMS1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit coupling and phase-coherence in InAs nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevez Hernandez S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akabori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sladek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volk Ch.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.235303. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel-Length Dependence of Low-Field Mobility in Silicon-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (11), pp.1212-1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Andreev transport through an interacting quantum dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Futterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Governale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (5), pp.054505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (6), pp.1408-1411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Real-Space Simulation of Surface Roughness in Silicon Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.2186-2192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning gate microscopy of quantum rings: effects of an external magnetic field and of charged defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (26), pp.264021. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/20/26/264021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D real-space quantum transport simulation of nanowire MOS transistors: Influence of the ionized doping impurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lannoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.756-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon- and surface-roughness-limited mobility of gate-all-around 3C-SiC and Si nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rogdakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zekentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (29), pp.295202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Quantum Treatment of Remote Coulomb Scattering in Silicon Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (6), pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local density of states in mesoscopic samples from scanning gate microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.125310. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-three dimensional quantum approach to evaluate the surface-roughness-limited magnetoresistance mobility in SNWT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3, 1569-1572)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Dependence of Surface-Roughness-Limited Mobility in Silicon-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deleonibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baccarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (11), pp.2968-2976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time diagrammatic approach to transport through interacting quantum dots with normal and superconducting leads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Governale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (13, 134513)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging electron wave functions inside open quantum rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.136807. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.136807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Equilibrium Josephson and Andreev Current through Interacting Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Governale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band Model Hamiltonian for Tunnel Devices with Van Der Waals Heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M'Foukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Romanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD66650.2025.11186327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Consistent Advection-Diffusion Monte Carlo Simulation of Quenching in Single-Photon Avalanche Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Morel-Handa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Stochastic SPAD Quenching Model Including Build-Up Field Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Morel-Handa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Nicholson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD66650.2025.11186367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal Response in 2D h-BN/Graphene Heterostructures : Ab initio based Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbum Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Paulatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer (NMHT) VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Band Monte Carlo Study of Hot Carriers for Advection-Diffusion Monte Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kobe, Japan. pp.369-372, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic optimization of doping profile for high performance Single-Photon Avalanche Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helleboid Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rideau Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Band Quantum Simulations of Semiconductor Devices based on Empirical Pseudopotential Hamiltonians in the presence of Phonon Scattering and Non-Radiative Recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel M’foukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kobe, Japan. pp.301-304, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band Monte Carlo Simulation of Thermal Transport Across Lateral Interface Between 2D Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbum Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Matin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kobe, Japan. pp.21-24, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD57422.2023.10319605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band Monte Carlo simulation of transient and stationary thermal transport in GaAs porous nanostructures based on ab initio calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbum Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Paulatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band Monte Carlo simulation of 2D h-BN nanostructure for phonon transport based on ab initio calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbum Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Paulatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Phonon Scattering in Condensed Matter, Phonons 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio transport simulations unveil the Schottky versus Tunneling barrier trade-off in metal-TMD contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lizzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Khakbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Driussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th IEEE International Electron Devices Meeting (IEDM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, San Francisco, CA, United States. pp.28.2.1-28.2.4, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM45625.2022.10019449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDP, Jitter and Quench Probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Oussaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation of Semiconductor Processes and Devices (SISPAD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sept. 27-29, 2021, Virtual conference Dallas, US, Sep 2021, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-10-nm Diameter GaSb/InAs Vertical Nanowire Esaki Diodes with Ideal Scaling Behavior: Experiments and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjie Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus del Alamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 67th International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, United States. pp.32.1.1-32.1.4, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Photon Avalanche Diode with Monte Carlo Simulations: PDE, Jitter and Quench Probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Oussaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dallas, United States. pp.293-296, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD54002.2021.9592567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo study of Single Photon Avalanche Diodes: quenching statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on Computational Nanotechnology (IWCN) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio quantum transport with a basis of unit-cell restricted Bloch functions and the NEGF formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.3-6, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band Monte Carlo simulation of phonon transfer at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.27-30, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full band quantum transport modelling with EP and NEGF methods; application to nanowire transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Udine, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2019.8870406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport models based on NEGF and empirical pseudopotentials: a computationally viable method for self-consistent simulation of nanoscale devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oves Badami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, San Francisco, United States. pp.33.1.1-33.1.4, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2018.8614613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-band coupling in Empirical Pseudopotential Method based bandstructure calculations of group IV and III-V nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Austin, France. pp.224-227, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2018.8551706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance WTe&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;-MoS&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;in-plane heterojunction Tunnel Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Choukroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthimios Kaxiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th European Solid-State Device Research Conference (ESSDERC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dresden, France. pp.42-45, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2018.8486869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New device concepts, transistor architectures and materials for high performance and energy efficient CMOS circuits in the forthcoming era of 3D integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Badami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Driussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lizzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd Electron Devices Technology and Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Kobe, Japan. pp.236-238, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM.2018.8421501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEGF based transport modelling with a full-band, pseudopotential Hamiltonian: Theory, implementation and full device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oves Badami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, France. pp.35.1.1-35.1.4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals tunnel field effect transistors with misoriented layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the gate and external insulator thickness on the static characteristics of ultra-scaled silicon nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Nanotechnology (IWCN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van der Waals tunnel field effect transistors with lateral momentum mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D@Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nanosciences, Apr 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local stress engineering for the optimization of p-GaN gate HEMTs power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kamakura, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDD scaling of ultra-thin InAs MOSFETs: A full-quantum study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.108-111, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verilog-A model for avalanche dynamics and quenching in Single-Photon Avalanche Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Oussaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wehbe-Alause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kobe, Japan. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD49475.2020.9241648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of diffusive transport in 14nm FDSOI MOSFET: NEGF versus QDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.M. Niquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ESSDERC - 46th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.424-427, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2016.7599676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational study of van der Waals tunnel transistors: Fundamental aspects and design challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demetrio Logoteta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibel Ozkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Biel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Washington, United States. pp.12.5.1 - 12.5.4, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2015.7409684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling study of the mobility in FDSOI devices with a focus on near-spacer-region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Triozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.49-52, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of mobility and current enhancement in sub-14nm strained SiGe FD-pMOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRDi CNRS Mecano: Mechanical Issues for Advanced Electron Devices Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Mouis, O. Thomas, E. Zschech, C. Paitel, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-quantum study of AlGaN/GaN HEMTs with InAlN back-barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington DC, United States. pp.128-131, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2015.7292275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of tunnel field-effect transistors based on a vertical heterojunction of 2D transition metal dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the GDRi Graphene and Nanotubes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of tunnel field-effect transistors based on transition metal dichalcogenides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of a heterojunction inter-layer Tunnel FET based on 2-D gapped crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.245-248, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Modeling the Influence of Interface Traps on the Transfer Characteristics of InAs Tunnel-FETs and MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">225th ECS : Dielectrics for Nanosystems 6: Materials Science, Processing, Reliabilty and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, Y. Obeng, T. Chikyow, H. Iwai, Z. Chen and D. Bauza, May 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Roughness on Thermoelectric Properties of Silicon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Zushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisaku Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanobu Watanabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st JSAP (Japan Society of Applied Physics) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of a 2-D heterojunction interlayer tunneling field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Graphene in Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Nanosciences, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum simulation of self-heating effects in rough Si nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Computational Electronics (IWCE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCE.2014.6865827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Challenges and Opportunities in the Design of Tunnel FETs: Materials, Device Architectures, and Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Esseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revelant A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">226th ECS and SMEQ Joint International Meeting: SiGe,Ge and Related Compounds: Materials, Processing and Devices 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Kar, M. Houssa, H. Jagannathan, K. Kita, D. Landheer, D. Misra and S. Van Elshocht, Oct 2014, Cacun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobility enhancement strategy for sub-14nm power-efficient FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.7.2.1-7.2.4, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2014.7047002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowires applications in the More Moore/More-Than-Moore perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mongillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS E-MRS 2013 Spring Meeting, Symposium K: Physics and technology of advanced extra functionality CMOS-based devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Options for Hetero-Junction Tunnel FETs with High on Current and Steep Sub-VT Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Esseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Washington, United States. pp.128-131, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2013.6724567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning gate spectroscopy of a quantum Hall island near a quantum point contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rosenow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence and Coulomb blockade in ultra-small quantum Hall islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Forum des Microscopies à Sondes Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Spa, Belgium. papier OC23, 41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-powered systems: using nanostructures to harvest ambient energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Ukrainian-French Seminar "Semiconductor-on-Insulator materials, devices and circuits: physics, technology and diagnostics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kyiv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel mesoscopic phenomenon : an analog of the Braess paradox in 2DEG networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Modulated Semiconductor Structures, MSS-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning gate transconductance microscopy and spectroscopy of a mesoscopic ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging quantum Hall Coulomb islands inside a quantum ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Physical Society March Meeting, APS March Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dallas, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study for Thermoelectric Properties of SiC nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study for Thermoelectric Properties of Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Korean Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic and inelastic scattering in SiNWs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium transport through coupled quantum dot-metallic island systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Deutsche Physikalische Gesellschaft and DPG - spring meeting of the Division Condensed Matter (DPG Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dresden, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-3D real-space simulation of surface-roughness effects in double gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IWCE 2009, IEEE Conference Proceedings CFP09462-PRT, ISBN 978-1-4244-3926-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Beijing, China. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-3D real-space treatment of surface roughness in double gate MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Germany. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ionized impurities in Silicon Nanowire Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lannoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IWCE 2009, IEEE Conference Proceedings CFP09462-PRT, ISBN 978-1-4244-3926-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beijing, China. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Cut Off Frequency of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conference on Ultimate Integration of Silicon, Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Germany. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transport dans les composants ultracourts sur SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Transport balistique du GDR Nanoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation full-3D real-space NEGF du transport et du magnétotransport dans le FET à nanofil de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Prospects of RF Oscillators Using Silicon Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.237-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning-Gate Microscopy images the electronic LDOS inside nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Non-contact Atomic Force Microscopy: NCAFM-2008, Madrid, September 16-19, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the electron local density of states inside buried semiconductor quantum rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on the Physics of Semiconductors, Rio de Janeiro, July 27- August 1, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Density of States from Scanning Gate Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Deutsche Physikalische Gesellschaft and DPG - spring meeting of the Division Condensed Matter, Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D real-space NEGF simulation of transport and magnetotransport in Si-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fringe workshop ESSDERC 08, Edinburgh, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Comparison of Si and GaAs Based Resonant Tunneling Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buccafurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCS 2008, The International Symposium on Compound Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum transport in nanowire metal-oxide-semiconductor transistors: influence of dielectric confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lannoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on the Physics of Semiconductors, Rio de Janeiro, July 27- August 1, 2008 to be published in AIP Conference Proceedings Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel Field‐Effect Transistors Based on III–V Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond‐CMOS: State of the Art and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394228713.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Cassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo Qiang Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by F. Balestra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond‐CMOS Nanodevices 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.25-95, 2014, Nanoscience and Nanotechnology Series, 978-1-84821-655-6 978-1-11898-513-7. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118985137.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Probe Electronic Imaging of Lithographically Patterned Quantum Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hackens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by V. Fomin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Quantum Rings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-121, 2014, Nanoscience and Nanotechnology, 978-3-642-39196-5. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39197-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Self-Powered Systems: Using Nanostructures to Harvest Ambient Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Ardila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Nazarov; F. Balestra; V. Kilchytska; D. Flandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Nanomaterials and Devices for Electronics, Sensors and Energy Harvesting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.223-240, 2014, 978-3-319-08803-7. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08804-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Iannaccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale CMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2013, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118621523.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Simulation of Silicon-Nanowire FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor-On-Insulator Materials for Nanoelectronics Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.237-249, 2011, Engineering Materials, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15868-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of van der Waals vertical tunnel field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Cresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching statistics in Si and Ge SPADs using particle Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Helleboid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19811,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A99131F9"/>
+    <w:nsid w:val="5F94D060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20042,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5733-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185867715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6579-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pilotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizzit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2025.3627189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c09244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202302369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Truong Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tra Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Khakbaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esseni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00166" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161457v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mfoukh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-023-02080-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108469" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108365" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Helleboid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grebot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Nicholson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3168365" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foukh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9b6a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Shao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Alamo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3145767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helleboid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108376" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helleboid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108361" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saint-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3127013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qiang Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112921" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Logoteta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-021-00238-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3029548" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043286" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.045410" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109187" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Choukroun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iannaccone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2928131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang Fang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Kaxiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae7df" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2834307" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125310" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa1b6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2785123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964713v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jejune Park" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Alper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rollo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6fca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2679226" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H91M1GL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Ozkaya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2605144" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0900-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2458171" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Brocard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2015.2395719" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revelant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0581ecst" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brocard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2295884" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06102.0237ecst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017503v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2274197" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017492v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2013.2274196" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conzatti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGSJXR9M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404097v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achilli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iommarini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivieri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshiar Kashani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042242" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braggio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Governale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;nig" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.10.043" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevez Hernandez S." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akabori" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sladek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volk Ch." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alagha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235303" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Eldridge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184507" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Futterer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596075v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccarani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391748v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Morel-Handa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411841v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbum Park" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333397v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilotto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;foukh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319610" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Matin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319605" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319557" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helleboid R&#233;mi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khakbaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Driussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019449" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445562v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oussaiti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592567" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793958v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241641" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029928v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Le" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241629" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404574v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870406" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350969v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oves Badami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614613" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486869" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350996v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551706" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badami" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM.2018.8421501" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268498" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966757v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966686v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966731v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cosnier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063643v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440064" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065220v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mugny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Pereira" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599676" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029924v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Manouvrier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehbe-Alause" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241648" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409684" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067223v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Barb&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2015.7292275" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968207v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063819" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063611v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063770" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966677v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Zushi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisaku Yamada" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Watanabe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966721v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966681v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2014.6865827" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066006v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revelant A." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724567" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020753v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182195v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650068v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604752v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604930v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604232v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604956v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604958v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603871v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392554v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333402v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966696v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08804-4_11" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fiori" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Reggiani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118621523.ch12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333409v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15868-1_13" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JQLPQ6KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008463v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426318v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5733-515X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185867715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=it&amp;user=2zbqF-kAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6579-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Rahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/n2l9-7vjl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407740v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pilotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizzit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2025.3627189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Masaoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desgu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c09244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thieffry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.165418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tempez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202302369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190986v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.033152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ophanie Brochard-Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Truong Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tra Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.12.059" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c04186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizzit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Khakbaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Driussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esseni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c00166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bisti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyuan Zheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aca0f6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Velez-Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac9abe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mfoukh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-023-02080-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR00458E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helleboid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rideau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grebot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Nicholson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108376" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helleboid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108361" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G. Pala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maria Forcella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.125152" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Helleboid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2022.3168365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Foukh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108344" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Shao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus del Alamo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3145767" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac9b6a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Almabrouk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-020-00187-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439663v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saint-Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2021.3127013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058291" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Qiang Zhao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112921" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Logoteta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-021-00238-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.043286" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029917v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3029548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giannozzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esseni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.045410" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350929v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Choukroun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Iannaccone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2019.2928131" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350992v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang Fang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Kaxiras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aae7df" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jejune Park" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cresti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2834307" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125310" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa1b6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2785123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Toussaint" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Martins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faniel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21250-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351119v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Palestri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Alper" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rollo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa6fca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2017.2679226" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-016-0900-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H91M1GL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Ozkaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Biel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2605144" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Liu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hackens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wallart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964705v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvan Brocard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2015.2395719" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2458171" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06102.0237ecst" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brocard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2295884" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revelant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palestri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Selmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06406.0581ecst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933050v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baltazar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Sellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hackens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848369" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932990v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faniel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosenow" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013049" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932989v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01416" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017503v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2274197" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conzatti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.04.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGSJXR9M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017492v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2013.2274196" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932991v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-472" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848404" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achilli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iommarini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivieri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooshiar Kashani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042242" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.108.076802" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709523v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/26/6/064008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834932v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.569" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braggio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Governale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;nig" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2010.10.043" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02419609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2147318" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Eldridge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.184507" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709461v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dutu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCOMMS1038" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596334v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevez Hernandez S." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akabori" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sladek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volk Ch." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alagha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235303" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596075v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596141v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Futterer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596139v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buccafurri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596081v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TP4ZSJ2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596091v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poiroux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193195v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bayot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125310" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391739v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deleonibus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baccarani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391748v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193197v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.136807" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393594v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418456v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Morel-Handa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dahan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186367" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740290v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbum Park" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333398v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319557" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740345v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helleboid R&#233;mi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rideau Denis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333397v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pilotto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M&#8217;foukh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319610" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333399v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Matin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD57422.2023.10319605" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740333v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740306v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khakbaz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Driussi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM45625.2022.10019449" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oussaiti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793958v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720540" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445562v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD54002.2021.9592567" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254209v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029922v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241641" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029928v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Le" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241629" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404574v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870406" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350969v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oves Badami" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2018.8614613" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350996v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2018.8551706" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351006v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2018.8486869" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351100v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Badami" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM.2018.8421501" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268498" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966757v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966731v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643379v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cosnier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lucci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063643v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440064" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029924v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Manouvrier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quenette" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wehbe-Alause" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD49475.2020.9241648" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mugny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Pereira" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Triozon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2016.7599676" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967913v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2015.7409684" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063611v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063770" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068476v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Salvo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067223v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lucci" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Barb&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2015.7292275" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966736v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968207v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063819" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065948v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966677v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Zushi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisaku Yamada" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanobu Watanabe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966721v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966681v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2014.6865827" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066006v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revelant A." TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049421v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desalvo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozeau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2014.7047002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020753v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Lee" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074151v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2013.6724567" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811773v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182195v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mont&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878505v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579035v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579036v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650068v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604930v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604752v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603871v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604232v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604239v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604956v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604958v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603719v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medjahdi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392555v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392551v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391921v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392554v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333402v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051240v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cass&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Peng Wang" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Qiang Lo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118985137.ch2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049163v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39197-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966696v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08804-4_11" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333408v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fiori" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Reggiani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118621523.ch12" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333409v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15868-1_13" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JQLPQ6KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008463v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426318v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>