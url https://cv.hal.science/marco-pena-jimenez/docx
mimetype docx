--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marco Peña-Jimenez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Psychologie du Travail et des Organisations à l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marco-pena-jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0241-4851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26010826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-3283-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Peña-Jimenez est </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre du Laboratoire Parisien de Psychologie Sociale à l’Université Paris Nanterre. Fort d’une expérience professionnelle en gestion des ressources humaines au sein d’une entreprise multinationale, ses recherches explorent les transformations induites par les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., intelligence artificielle, management algorithmique), les implications de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité au sein des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., sentiment d’efficacité collective, team potency) et les enjeux de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">durabilité dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., comportements écologiques, gestion des RH durable).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France) & Universidad Complutense de Madrid (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Psychologie du Travail, de l'Orientation et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Universidad Nacional Mayor de San Marcos (Pérou)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Negative Consequences of Networking through Social Network Services: A Social Comparison Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.108456. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Inclusion at Work: A Key Element in the Relationship between Social Cohesion at Work, Job Self-efficacy and Adjustment to the Way of Working in the New Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.143-170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/114455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Learning in Industry 4.0: Fostering Technological Training-Seeking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Chassaing-Monjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.872.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-Family Boundaries in the Digital Age: A Study in France on Technological Intrusion, Work-Family Conflict, and Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina Del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (4), pp.e2023039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Social Ties and Employee Innovation: The Importance of Informal Learning and Reciprocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Work and Organizational Psychology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.65-74. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5093/jwop2023a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Perceived E-Learning Environment Scale: Development and Psychometric Properties in a Nursing Students Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nursing Education Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (6), pp.E39-E44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.NEP.0000000000001199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer pour l’avenir professionnel : Relation entre l’orientation de carrière, les comportements proactifs de carrière et la satisfaction de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotional side of the e-learning among nursing students: The role of the affective correlates on e-learning satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.105268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2022.105268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feedback Seeking to Psychological Attachment, the Mediating Role of Adaptive Performance in Perceived Obstruction Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.e1. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring skill requirements for the Industry 4.0: A worker-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesps.444311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de « prise de parole » (voice) : validation de la version française de la mesure de Maynes et Podsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.221 - 239. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du travail chez les étudiants à l'université : étude exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Baatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones organizacionales en la era de la inteligencia artificial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Inteligencia Artificial en ámbitos aplicados de la Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio Oficial de la Psicología de Madrid, Oct 2025, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité humaine dans l’Industrie du futur : relations entre les compétences, le sentiment d’efficacité personnelle et la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of networking in the digital era and its impact on career satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work &amp; Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work &amp; Organizational Psychology, May 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat des femmes : une étude par vignettes explorant le lien entre le sexisme ambivalent et la performance des femmes entrepreneures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'agentivité humaine à l'ère du numérique : Relation entre créativité, pensée critique, sentiment d’efficacité personnelle et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Danias-Uraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Durand Canzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda El Fardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du climat d'apprentissage pour la satisfaction et l'ouverture à la diversité : résultats d'une étude quantitative auprès des étudiants de l'Université Paris Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of diversity for promoting social collaboration and innovation: Insights from the study of team faultlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Future International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Osnabrück University of Applied Sciences, Nov 2024, Osnabrück, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas formas de empleo en la era de plataformas digitales y algoritmos: Retos y Oportunidades para la Psicología Organizacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Conferencia Internacional de la Escuela Profesional de Psicologia Organizacional y de la Gestion Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, Apr 2024, Lima (Pérou), Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencias e Inserción Laboral en Psicología: Desafíos y oportunidades en una época de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Cátedra Internacional de Liderazgo Gremial: Competencias e Inserción Laboral de los Psicólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congreso Colombiano de Psicólogos, Oct 2023, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the potential of team faultlines to boost team innovation: Relationship between team faultline strength, team innovation and social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology; Polish Association of Organizational Psychology, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le potentiel des failles d'équipe pour développer l'innovation : Le rôle de l'apprentissage social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la voie à l'industrie du futur : Les compétences professionnelles requises à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Psicología del Trabajo y las Organizaciones en la 4ta Revolución Industrial: Nuevas organizaciones para nuevos desafíos laborales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Internacional en Psicología del Colegio de Psicólogos del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio de Psicólogos del Perú - Consejo Directivo Regional III, Feb 2022, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de la recherche de feedback avec le bien-être et le retrait au travail: Le rôle médiateur de la performance adaptative et modérateur de l’obstruction organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Factor Humano en la transformación tecnológica de las organizaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia de la Dirección de Egresados de la Universidad del Pacífico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Pacífico, Sep 2021, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparándonos para el futuro: Habilidades requeridas en la era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2021, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New skills in the digital age (The human factor in industry 4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroScience, Sep 2020, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor humano en la transformación tecnológica de las organizaciones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia del Departamento de Psicología de la Universidad San Ignacio de Loyola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Ignacio de Loyola, May 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estamos listos para el teletrabajo? Desafíos y oportunidades organizacionales en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Virtual “extraordinario” de la Sociedad Interamericana de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Oct 2020, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la Psicología del Trabajo y las Organizaciones en la nueva era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana de la Psicología - Universidad Nacional de Asunción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Asunción, May 2020, Asunción, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de ideas innovadoras y su rol mediador entre el comportamiento proactivo de la voz constructiva y el bienestar laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2019, La Havane (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional de Psicología y VI Congreso Nacional de Psicología del Trabajo y Recursos Humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo General de la Psicología de España, Mar 2018, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional para Jóvenes Investigadores en Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Francisco de Vittoria, Feb 2018, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout y engagement en el trabajo: ¿Polos de un mismo continuum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso de Investigación para Estudiantes Pregraduados de Ciencias de la Salud de la Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Apr 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me a different story! Storytelling, reflective practice and self-awareness: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Mariangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Caramagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre l’innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I processi di innovazione organizzativa e tecnologica integrati nel quadro della digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacità di innovazione organizzativa. Strategie di ricerca-intervento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2021, 978-8898542635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre les comportements d'innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Innovation &amp; Bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-140, 2020, 978-2-343-19895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Vivencias y centralidad del trabajo en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3501.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Una mirada desde la ciencia psicológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.316-319. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3403.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)construyendo la identidad visual y digital de la Revista Puertorriqueña de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3301.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain acteur des transformations des usines du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y propuesta de rediseño de unidades organizativas de la Sociedad Interamericana de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructura Organizacional de la Sociedad Interamericana de Psicología. Capítulo: Integración de la Representación Estudiantil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et validation d'un modèle interactionniste des compétences professionnelles pour l'industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edinson Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux; Universidad complutense de Madrid (1836-..), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BORD0384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04194087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marco Peña-Jimenez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Psychologie du Travail et des Organisations à l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marco-pena-jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0241-4851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26010826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-3283-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre du Laboratoire Parisien de Psychologie Sociale à l’Université Paris Nanterre. Fort d’une expérience professionnelle en gestion des ressources humaines au sein d’une entreprise multinationale, ses recherches explorent les transformations induites par les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., intelligence artificielle, management algorithmique), les implications de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité au sein des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., sentiment d’efficacité collective, team potency) et les enjeux de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">durabilité dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., comportements écologiques, gestion des RH durable).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France) & Universidad Complutense de Madrid (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Psychologie du Travail, de l'Orientation et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Universidad Nacional Mayor de San Marcos (Pérou)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Negative Consequences of Networking through Social Network Services: A Social Comparison Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.108456. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Inclusion at Work: A Key Element in the Relationship between Social Cohesion at Work, Job Self-efficacy and Adjustment to the Way of Working in the New Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.143-170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/114455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Learning in Industry 4.0: Fostering Technological Training-Seeking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Chassaing-Monjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.872.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-Family Boundaries in the Digital Age: A Study in France on Technological Intrusion, Work-Family Conflict, and Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina Del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (4), pp.e2023039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Social Ties and Employee Innovation: The Importance of Informal Learning and Reciprocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Work and Organizational Psychology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.65-74. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5093/jwop2023a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer pour l’avenir professionnel : Relation entre l’orientation de carrière, les comportements proactifs de carrière et la satisfaction de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Perceived E-Learning Environment Scale: Development and Psychometric Properties in a Nursing Students Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nursing Education Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (6), pp.E39-E44. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.NEP.0000000000001199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotional side of the e-learning among nursing students: The role of the affective correlates on e-learning satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.105268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2022.105268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feedback Seeking to Psychological Attachment, the Mediating Role of Adaptive Performance in Perceived Obstruction Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.e1. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring skill requirements for the Industry 4.0: A worker-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesps.444311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de « prise de parole » (voice) : validation de la version française de la mesure de Maynes et Podsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.221 - 239. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Management et Harcèlement : réflexions à partir du cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Llense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des Humanités : Pourquoi travailler ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Mar 2026, Campus Condorcet, Centre des colloques - Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité humaine dans l’Industrie du futur : relations entre les compétences, le sentiment d’efficacité personnelle et la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones organizacionales en la era de la inteligencia artificial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Inteligencia Artificial en ámbitos aplicados de la Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio Oficial de la Psicología de Madrid, Oct 2025, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du travail chez les étudiants à l'université : étude exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Baatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of networking in the digital era and its impact on career satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work &amp; Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work &amp; Organizational Psychology, May 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat des femmes : une étude par vignettes explorant le lien entre le sexisme ambivalent et la performance des femmes entrepreneures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'agentivité humaine à l'ère du numérique : Relation entre créativité, pensée critique, sentiment d’efficacité personnelle et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Danias-Uraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Durand Canzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda El Fardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du climat d'apprentissage pour la satisfaction et l'ouverture à la diversité : résultats d'une étude quantitative auprès des étudiants de l'Université Paris Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas formas de empleo en la era de plataformas digitales y algoritmos: Retos y Oportunidades para la Psicología Organizacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Conferencia Internacional de la Escuela Profesional de Psicologia Organizacional y de la Gestion Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, Apr 2024, Lima (Pérou), Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of diversity for promoting social collaboration and innovation: Insights from the study of team faultlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Future International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Osnabrück University of Applied Sciences, Nov 2024, Osnabrück, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencias e Inserción Laboral en Psicología: Desafíos y oportunidades en una época de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Cátedra Internacional de Liderazgo Gremial: Competencias e Inserción Laboral de los Psicólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congreso Colombiano de Psicólogos, Oct 2023, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the potential of team faultlines to boost team innovation: Relationship between team faultline strength, team innovation and social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology; Polish Association of Organizational Psychology, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le potentiel des failles d'équipe pour développer l'innovation : Le rôle de l'apprentissage social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la voie à l'industrie du futur : Les compétences professionnelles requises à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Psicología del Trabajo y las Organizaciones en la 4ta Revolución Industrial: Nuevas organizaciones para nuevos desafíos laborales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Internacional en Psicología del Colegio de Psicólogos del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio de Psicólogos del Perú - Consejo Directivo Regional III, Feb 2022, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de la recherche de feedback avec le bien-être et le retrait au travail: Le rôle médiateur de la performance adaptative et modérateur de l’obstruction organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Factor Humano en la transformación tecnológica de las organizaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia de la Dirección de Egresados de la Universidad del Pacífico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Pacífico, Sep 2021, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparándonos para el futuro: Habilidades requeridas en la era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2021, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New skills in the digital age (The human factor in industry 4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroScience, Sep 2020, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor humano en la transformación tecnológica de las organizaciones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia del Departamento de Psicología de la Universidad San Ignacio de Loyola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Ignacio de Loyola, May 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estamos listos para el teletrabajo? Desafíos y oportunidades organizacionales en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Virtual “extraordinario” de la Sociedad Interamericana de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Oct 2020, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la Psicología del Trabajo y las Organizaciones en la nueva era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana de la Psicología - Universidad Nacional de Asunción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Asunción, May 2020, Asunción, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de ideas innovadoras y su rol mediador entre el comportamiento proactivo de la voz constructiva y el bienestar laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2019, La Havane (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional de Psicología y VI Congreso Nacional de Psicología del Trabajo y Recursos Humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo General de la Psicología de España, Mar 2018, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional para Jóvenes Investigadores en Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Francisco de Vittoria, Feb 2018, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout y engagement en el trabajo: ¿Polos de un mismo continuum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso de Investigación para Estudiantes Pregraduados de Ciencias de la Salud de la Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Apr 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me a different story! Storytelling, reflective practice and self-awareness: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Mariangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Caramagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre l’innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I processi di innovazione organizzativa e tecnologica integrati nel quadro della digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacità di innovazione organizzativa. Strategie di ricerca-intervento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2021, 978-8898542635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre les comportements d'innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Innovation &amp; Bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-140, 2020, 978-2-343-19895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Vivencias y centralidad del trabajo en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3501.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Una mirada desde la ciencia psicológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.316-319. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3403.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)construyendo la identidad visual y digital de la Revista Puertorriqueña de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3301.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain acteur des transformations des usines du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y propuesta de rediseño de unidades organizativas de la Sociedad Interamericana de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructura Organizacional de la Sociedad Interamericana de Psicología. Capítulo: Integración de la Representación Estudiantil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et validation d'un modèle interactionniste des compétences professionnelles pour l'industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edinson Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux; Universidad complutense de Madrid (1836-..), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BORD0384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04194087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22223B1B"/>
+    <w:nsid w:val="1F6C8A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C19A4BF8"/>
+    <w:nsid w:val="8D81EFF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pena-jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0241-4851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26010826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAV-3283-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04704862v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Serra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giunchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108456" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/114455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04669118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cangialosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Odoardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Antino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5093/jwop2023a8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Dal Santo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Canzan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Saiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Battistelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.NEP.0000000000001199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.07.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2022.105268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Freour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pena Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2021.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odoardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesps.444311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baatouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05335899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05134726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05083806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05488196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danias-Uraga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand Canzian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda El Fardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557139v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05074254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04535151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mariangeli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Caramagna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04606216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3501.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04400455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3403.02" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3301.13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04605770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Vaamonde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Peir&#243;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edinson Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0384" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pena-jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0241-4851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26010826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAV-3283-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04704862v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Serra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giunchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108456" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/114455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04669118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cangialosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Odoardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Antino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5093/jwop2023a8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Dal Santo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Canzan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Saiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Battistelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.NEP.0000000000001199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2022.105268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Freour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pena Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2021.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odoardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesps.444311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05134726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05335899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baatouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05083806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05488196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danias-Uraga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand Canzian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda El Fardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04535151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05074254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andriot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mariangeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Caramagna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04606216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3501.02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04400455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3403.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3301.13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04605770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Vaamonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Peir&#243;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edinson Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0384" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>