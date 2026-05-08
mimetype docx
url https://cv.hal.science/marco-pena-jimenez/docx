--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marco Peña-Jimenez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Psychologie du Travail et des Organisations à l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marco-pena-jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0241-4851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26010826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-3283-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre du Laboratoire Parisien de Psychologie Sociale à l’Université Paris Nanterre. Fort d’une expérience professionnelle en gestion des ressources humaines au sein d’une entreprise multinationale, ses recherches explorent les transformations induites par les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., intelligence artificielle, management algorithmique), les implications de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité au sein des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., sentiment d’efficacité collective, team potency) et les enjeux de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">durabilité dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., comportements écologiques, gestion des RH durable).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France) & Universidad Complutense de Madrid (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Psychologie du Travail, de l'Orientation et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Universidad Nacional Mayor de San Marcos (Pérou)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Negative Consequences of Networking through Social Network Services: A Social Comparison Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.108456. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Inclusion at Work: A Key Element in the Relationship between Social Cohesion at Work, Job Self-efficacy and Adjustment to the Way of Working in the New Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.143-170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/114455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Learning in Industry 4.0: Fostering Technological Training-Seeking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Chassaing-Monjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.872.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-Family Boundaries in the Digital Age: A Study in France on Technological Intrusion, Work-Family Conflict, and Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina Del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (4), pp.e2023039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Social Ties and Employee Innovation: The Importance of Informal Learning and Reciprocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Work and Organizational Psychology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.65-74. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5093/jwop2023a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer pour l’avenir professionnel : Relation entre l’orientation de carrière, les comportements proactifs de carrière et la satisfaction de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Perceived E-Learning Environment Scale: Development and Psychometric Properties in a Nursing Students Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nursing Education Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (6), pp.E39-E44. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.NEP.0000000000001199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotional side of the e-learning among nursing students: The role of the affective correlates on e-learning satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.105268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2022.105268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feedback Seeking to Psychological Attachment, the Mediating Role of Adaptive Performance in Perceived Obstruction Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.e1. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring skill requirements for the Industry 4.0: A worker-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesps.444311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de « prise de parole » (voice) : validation de la version française de la mesure de Maynes et Podsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.221 - 239. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Management et Harcèlement : réflexions à partir du cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Llense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des Humanités : Pourquoi travailler ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Mar 2026, Campus Condorcet, Centre des colloques - Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité humaine dans l’Industrie du futur : relations entre les compétences, le sentiment d’efficacité personnelle et la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones organizacionales en la era de la inteligencia artificial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Inteligencia Artificial en ámbitos aplicados de la Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio Oficial de la Psicología de Madrid, Oct 2025, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du travail chez les étudiants à l'université : étude exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Baatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of networking in the digital era and its impact on career satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work &amp; Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work &amp; Organizational Psychology, May 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat des femmes : une étude par vignettes explorant le lien entre le sexisme ambivalent et la performance des femmes entrepreneures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'agentivité humaine à l'ère du numérique : Relation entre créativité, pensée critique, sentiment d’efficacité personnelle et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Danias-Uraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Durand Canzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda El Fardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du climat d'apprentissage pour la satisfaction et l'ouverture à la diversité : résultats d'une étude quantitative auprès des étudiants de l'Université Paris Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas formas de empleo en la era de plataformas digitales y algoritmos: Retos y Oportunidades para la Psicología Organizacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Conferencia Internacional de la Escuela Profesional de Psicologia Organizacional y de la Gestion Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, Apr 2024, Lima (Pérou), Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of diversity for promoting social collaboration and innovation: Insights from the study of team faultlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Future International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Osnabrück University of Applied Sciences, Nov 2024, Osnabrück, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencias e Inserción Laboral en Psicología: Desafíos y oportunidades en una época de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Cátedra Internacional de Liderazgo Gremial: Competencias e Inserción Laboral de los Psicólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congreso Colombiano de Psicólogos, Oct 2023, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the potential of team faultlines to boost team innovation: Relationship between team faultline strength, team innovation and social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology; Polish Association of Organizational Psychology, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le potentiel des failles d'équipe pour développer l'innovation : Le rôle de l'apprentissage social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la voie à l'industrie du futur : Les compétences professionnelles requises à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Psicología del Trabajo y las Organizaciones en la 4ta Revolución Industrial: Nuevas organizaciones para nuevos desafíos laborales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Internacional en Psicología del Colegio de Psicólogos del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio de Psicólogos del Perú - Consejo Directivo Regional III, Feb 2022, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de la recherche de feedback avec le bien-être et le retrait au travail: Le rôle médiateur de la performance adaptative et modérateur de l’obstruction organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Factor Humano en la transformación tecnológica de las organizaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia de la Dirección de Egresados de la Universidad del Pacífico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Pacífico, Sep 2021, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparándonos para el futuro: Habilidades requeridas en la era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2021, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New skills in the digital age (The human factor in industry 4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroScience, Sep 2020, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor humano en la transformación tecnológica de las organizaciones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia del Departamento de Psicología de la Universidad San Ignacio de Loyola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Ignacio de Loyola, May 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estamos listos para el teletrabajo? Desafíos y oportunidades organizacionales en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Virtual “extraordinario” de la Sociedad Interamericana de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Oct 2020, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la Psicología del Trabajo y las Organizaciones en la nueva era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana de la Psicología - Universidad Nacional de Asunción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Asunción, May 2020, Asunción, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de ideas innovadoras y su rol mediador entre el comportamiento proactivo de la voz constructiva y el bienestar laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2019, La Havane (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional de Psicología y VI Congreso Nacional de Psicología del Trabajo y Recursos Humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo General de la Psicología de España, Mar 2018, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional para Jóvenes Investigadores en Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Francisco de Vittoria, Feb 2018, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout y engagement en el trabajo: ¿Polos de un mismo continuum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso de Investigación para Estudiantes Pregraduados de Ciencias de la Salud de la Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Apr 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me a different story! Storytelling, reflective practice and self-awareness: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Mariangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Caramagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre l’innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I processi di innovazione organizzativa e tecnologica integrati nel quadro della digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacità di innovazione organizzativa. Strategie di ricerca-intervento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2021, 978-8898542635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre les comportements d'innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Innovation &amp; Bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-140, 2020, 978-2-343-19895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Vivencias y centralidad del trabajo en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3501.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Una mirada desde la ciencia psicológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.316-319. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3403.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)construyendo la identidad visual y digital de la Revista Puertorriqueña de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3301.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain acteur des transformations des usines du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y propuesta de rediseño de unidades organizativas de la Sociedad Interamericana de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructura Organizacional de la Sociedad Interamericana de Psicología. Capítulo: Integración de la Representación Estudiantil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et validation d'un modèle interactionniste des compétences professionnelles pour l'industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edinson Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux; Universidad complutense de Madrid (1836-..), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BORD0384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04194087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marco Peña-Jimenez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Psychologie du Travail et des Organisations à l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marco-pena-jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0241-4851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26010826X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAV-3283-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et membre du Laboratoire Parisien de Psychologie Sociale à l’Université Paris Nanterre. Fort d’une expérience professionnelle en gestion des ressources humaines au sein d’une entreprise multinationale, ses recherches explorent les transformations induites par les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., intelligence artificielle, management algorithmique), les implications de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité au sein des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., sentiment d’efficacité collective, team potency) et les enjeux de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">durabilité dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (p.ex., comportements écologiques, gestion des RH durable).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Psychologie du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France) & Universidad Complutense de Madrid (Espagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master en Psychologie du Travail, de l'Orientation et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Université de Bordeaux (France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 | </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> | Universidad Nacional Mayor de San Marcos (Pérou)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Negative Consequences of Networking through Social Network Services: A Social Comparison Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.108456. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2024.108456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Inclusion at Work: A Key Element in the Relationship between Social Cohesion at Work, Job Self-efficacy and Adjustment to the Way of Working in the New Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.143-170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/114455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Learning in Industry 4.0: Fostering Technological Training-Seeking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Chassaing-Monjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (2), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.872.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer pour l’avenir professionnel : Relation entre l’orientation de carrière, les comportements proactifs de carrière et la satisfaction de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Perceived E-Learning Environment Scale: Development and Psychometric Properties in a Nursing Students Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nursing Education Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (6), pp.E39-E44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.NEP.0000000000001199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-Family Boundaries in the Digital Age: A Study in France on Technological Intrusion, Work-Family Conflict, and Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina Del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (4), pp.e2023039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Social Ties and Employee Innovation: The Importance of Informal Learning and Reciprocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Work and Organizational Psychology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (2), pp.65-74. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5093/jwop2023a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotional side of the e-learning among nursing students: The role of the affective correlates on e-learning satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Canzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Saiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.105268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2022.105268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feedback Seeking to Psychological Attachment, the Mediating Role of Adaptive Performance in Perceived Obstruction Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.e1. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring skill requirements for the Industry 4.0: A worker-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pena Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/analesps.444311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de « prise de parole » (voice) : validation de la version française de la mesure de Maynes et Podsakoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.221 - 239. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Management et Harcèlement : réflexions à partir du cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Llense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des Humanités : Pourquoi travailler ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Mar 2026, Campus Condorcet, Centre des colloques - Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité humaine dans l’Industrie du futur : relations entre les compétences, le sentiment d’efficacité personnelle et la proactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2025, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of networking in the digital era and its impact on career satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work &amp; Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work &amp; Organizational Psychology, May 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones organizacionales en la era de la inteligencia artificial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Inteligencia Artificial en ámbitos aplicados de la Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio Oficial de la Psicología de Madrid, Oct 2025, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du travail chez les étudiants à l'université : étude exploratoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Baatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat des femmes : une étude par vignettes explorant le lien entre le sexisme ambivalent et la performance des femmes entrepreneures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'agentivité humaine à l'ère du numérique : Relation entre créativité, pensée critique, sentiment d’efficacité personnelle et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Danias-Uraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Durand Canzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda El Fardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Souak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès International de Psychologie du Travail en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association International de Psychologie du Travail en Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance du climat d'apprentissage pour la satisfaction et l'ouverture à la diversité : résultats d'une étude quantitative auprès des étudiants de l'Université Paris Nanterre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas formas de empleo en la era de plataformas digitales y algoritmos: Retos y Oportunidades para la Psicología Organizacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Conferencia Internacional de la Escuela Profesional de Psicologia Organizacional y de la Gestion Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Mayor de San Marcos, Apr 2024, Lima (Pérou), Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of diversity for promoting social collaboration and innovation: Insights from the study of team faultlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fair Future International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Osnabrück University of Applied Sciences, Nov 2024, Osnabrück, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competencias e Inserción Laboral en Psicología: Desafíos y oportunidades en una época de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Cátedra Internacional de Liderazgo Gremial: Competencias e Inserción Laboral de los Psicólogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congreso Colombiano de Psicólogos, Oct 2023, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the potential of team faultlines to boost team innovation: Relationship between team faultline strength, team innovation and social learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology; Polish Association of Organizational Psychology, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le potentiel des failles d'équipe pour développer l'innovation : Le rôle de l'apprentissage social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cangialosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la voie à l'industrie du futur : Les compétences professionnelles requises à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’Association internationale de psychologie du travail de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Psicología del Trabajo y las Organizaciones en la 4ta Revolución Industrial: Nuevas organizaciones para nuevos desafíos laborales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Internacional en Psicología del Colegio de Psicólogos del Perú</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colegio de Psicólogos del Perú - Consejo Directivo Regional III, Feb 2022, Arequipa, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Factor Humano en la transformación tecnológica de las organizaciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia de la Dirección de Egresados de la Universidad del Pacífico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Pacífico, Sep 2021, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparándonos para el futuro: Habilidades requeridas en la era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Antino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2021, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de la recherche de feedback avec le bien-être et le retrait au travail: Le rôle médiateur de la performance adaptative et modérateur de l’obstruction organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Freour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New skills in the digital age (The human factor in industry 4.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroScience, Sep 2020, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El factor humano en la transformación tecnológica de las organizaciones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia del Departamento de Psicología de la Universidad San Ignacio de Loyola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad San Ignacio de Loyola, May 2020, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Estamos listos para el teletrabajo? Desafíos y oportunidades organizacionales en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Virtual “extraordinario” de la Sociedad Interamericana de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Oct 2020, San Juan (Puerto Rico) online, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la Psicología del Trabajo y las Organizaciones en la nueva era digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semana de la Psicología - Universidad Nacional de Asunción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Asunción, May 2020, Asunción, Paraguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promoción de ideas innovadoras y su rol mediador entre el comportamiento proactivo de la voz constructiva y el bienestar laboral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37 Congreso Interamericano de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2019, La Havane (Cuba), Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congreso Internacional de Psicología y VI Congreso Nacional de Psicología del Trabajo y Recursos Humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consejo General de la Psicología de España, Mar 2018, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El rol de la preferencia tecnológica sobre la relación entre la innovación y el bienestar psicológico en el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Congreso Internacional para Jóvenes Investigadores en Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Francisco de Vittoria, Feb 2018, Madrid (ES), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout y engagement en el trabajo: ¿Polos de un mismo continuum?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Congreso de Investigación para Estudiantes Pregraduados de Ciencias de la Salud de la Universidad Complutense de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Apr 2018, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me a different story! Storytelling, reflective practice and self-awareness: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Mariangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Caramagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Dal Santo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Association of Work and Organizational Psychology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre l’innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I processi di innovazione organizzativa e tecnologica integrati nel quadro della digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Odoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hogrefe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capacità di innovazione organizzativa. Strategie di ricerca-intervento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-184, 2021, 978-8898542635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre les comportements d'innovation et le bien-être psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Andriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Innovation &amp; Bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-140, 2020, 978-2-343-19895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Vivencias y centralidad del trabajo en tiempos de cambios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3501.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformaciones y problemáticas emergentes en el mundo del trabajo: Una mirada desde la ciencia psicológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.316-319. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3403.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)construyendo la identidad visual y digital de la Revista Puertorriqueña de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.204-207. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55611/reps.3301.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain acteur des transformations des usines du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. M. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bordeaux. 2024, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis y propuesta de rediseño de unidades organizativas de la Sociedad Interamericana de Psicología</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estructura Organizacional de la Sociedad Interamericana de Psicología. Capítulo: Integración de la Representación Estudiantil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Peiró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interamerican Society of Psychology. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et validation d'un modèle interactionniste des compétences professionnelles pour l'industrie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edinson Peña Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux; Universidad complutense de Madrid (1836-..), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021BORD0384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04194087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F6C8A35"/>
+    <w:nsid w:val="1E5EC7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D81EFF2"/>
+    <w:nsid w:val="EB6E5352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pena-jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0241-4851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26010826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAV-3283-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04704862v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Serra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giunchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108456" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/114455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04669118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cangialosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Odoardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Antino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5093/jwop2023a8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Dal Santo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Canzan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Saiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Battistelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.NEP.0000000000001199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2022.105268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Freour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pena Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2021.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odoardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesps.444311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05134726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05335899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baatouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05083806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05488196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danias-Uraga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand Canzian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda El Fardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04535151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05074254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219228v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andriot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mariangeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Caramagna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04606216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3501.02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04400455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3403.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3301.13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04605770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Vaamonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Peir&#243;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edinson Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0384" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-pena-jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0241-4851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26010826X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAV-3283-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04704862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Serra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giunchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108456" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/114455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04669118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cangialosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Odoardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04251829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Dal Santo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Canzan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Saiani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Battistelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.NEP.0000000000001199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Antino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5093/jwop2023a8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2022.105268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Freour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pena Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2021.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odoardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/analesps.444311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05134726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05083806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05335899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baatouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05488196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danias-Uraga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand Canzian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda El Fardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04535151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05074254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andriot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215844v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mariangeli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Caramagna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04606216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3501.02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04400455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3403.02" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55611/reps.3301.13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04605770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Vaamonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Peir&#243;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04194087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edinson Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0384" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>