--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2025,602 +2025,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
+                <w:t xml:space="preserve">Pouring of Grains onto Liquid Surfaces: Dispersion or Lump Formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marconati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Engmann</w:t>
+                <w:t xml:space="preserve">Xin Yi Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Burbidge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spencer Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (34), pp.11150-11156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628959v1</w:t>
+                <w:t xml:space="preserve">hal-03090966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouring of Grains onto Liquid Surfaces: Dispersion or Lump Formation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marconati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Engmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yi Ong</w:t>
+                <w:t xml:space="preserve">A. S. Burbidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spencer Taylor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (34), pp.11150-11156. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090966v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Transition Accelerates the Spreading of Polar Solvents on a Soluble Polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dupas</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime van Landeghem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Forny</w:t>
+                <w:t xml:space="preserve">Philippe Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.188302⟩</w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406913v1</w:t>
+                <w:t xml:space="preserve">hal-01123063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Glass Transition Accelerates the Spreading of Polar Solvents on a Soluble Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Maxime van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pollien</w:t>
+                <w:t xml:space="preserve">Laurent Forny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.143-156. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (18), pp.188302 </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.188302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123063v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Wetting on a Thin Film of Soluble Polymer: Effects of Nonlinearities in the Sorption Isotherm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Forny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3573,368 +3573,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Food Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523018v1</w:t>
+                <w:t xml:space="preserve">hal-05225867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t>
+                <w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IOP Food Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523035v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Menut</w:t>
+                <w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225867v1</w:t>
+                <w:t xml:space="preserve">hal-04523035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tongue roughness-induced friction during oral processing of food with a custom-manufactured biomimicking tribometer</w:t>
               </w:r>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,51 +4179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,51 +4421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4783,135 +4783,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of natural salivary substitutes and evaluation of their rheological properties using an in vitro model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same IDDSI syringe flow test performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of European Society of Swallowing Disorders 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. 2022</w:t>
+              <w:t xml:space="preserve">12th Annual Congres of the European Society for Swallowing Disorders - Deglutology: (re)Connecting in Dysphagia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780659v1</w:t>
+                <w:t xml:space="preserve">hal-03843429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple rheological tests to assess the swallowing capacity of foods.</w:t>
               </w:r>
@@ -4923,51 +4923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,204 +4999,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same IDDSI syringe flow test performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Development of natural salivary substitutes and evaluation of their rheological properties using an in vitro model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Congres of the European Society for Swallowing Disorders - Deglutology: (re)Connecting in Dysphagia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">12th Congress of European Society of Swallowing Disorders 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843429v1</w:t>
+                <w:t xml:space="preserve">hal-03780659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lubrication on the pharyngeal phase of swallowing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marconati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5671,51 +5671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A35B5AD"/>
+    <w:nsid w:val="7CF9CEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5902,51 +5902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-ramaioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0225-6558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ramaioli_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Braile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Melides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Timpe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122369" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudrag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watzke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyavageeswaran Shreeram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jedwab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yi Ong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.188302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402157d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Raux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cockenpot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400015v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timpe Carsten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-ramaioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0225-6558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ramaioli_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Braile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Melides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Timpe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122369" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudrag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watzke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyavageeswaran Shreeram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jedwab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yi Ong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.188302" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402157d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Raux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cockenpot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400015v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timpe Carsten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>