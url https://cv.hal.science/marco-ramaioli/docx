--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -432,274 +432,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of salivary fluid characteristics on the physical features of in vitro bread bolus: from the absence of saliva to artificially simulated hypersalivation</w:t>
+                <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Decerle</w:t>
+                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113753⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.110351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329173v1</w:t>
+                <w:t xml:space="preserve">hal-04981309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of salivary fluid characteristics on the physical features of in vitro bread bolus: from the absence of saliva to artificially simulated hypersalivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156, pp.110351. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.113753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981309v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing to modulate the texture of starch-based food</w:t>
               </w:r>
@@ -943,758 +943,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Macroscopic Surface Heterogeneities on an Advancing Contact Line</w:t>
+                <w:t xml:space="preserve">Effect of α‐amylase and pH on the rheological properties of thickened liquids containing starch in in vitro conditions relevant to oral processing and swallowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solomon Melides</w:t>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Vella</w:t>
+                <w:t xml:space="preserve">Sabrina Boudrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (44), pp.13358-13369. </w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (4), pp.550-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612749v1</w:t>
+                <w:t xml:space="preserve">hal-04068697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel soft robotic pediatric in vitro swallowing device to gain insights into the swallowability of mini-tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Moisture Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lavoisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+                <w:t xml:space="preserve">J. Engmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Timpe</w:t>
+                <w:t xml:space="preserve">B. Watzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kuehl</w:t>
+                <w:t xml:space="preserve">L. Forny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Wagner</w:t>
+                <w:t xml:space="preserve">V. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 629, pp.122369. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882889v1</w:t>
+                <w:t xml:space="preserve">hal-03565394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of gelatinized starch granule from bulk suspension characterization</w:t>
+                <w:t xml:space="preserve">Effect of Macroscopic Surface Heterogeneities on an Advancing Contact Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
+                <w:t xml:space="preserve">Solomon Melides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-022-01325-4⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (44), pp.13358-13369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626461v1</w:t>
+                <w:t xml:space="preserve">hal-03612749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Heat Transfer and Application to 3D Printing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel soft robotic pediatric in vitro swallowing device to gain insights into the swallowability of mini-tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Timpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102567⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 629, pp.122369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153267v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of α‐amylase and pH on the rheological properties of thickened liquids containing starch in in vitro conditions relevant to oral processing and swallowing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Heat Transfer and Application to 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (4), pp.550-557. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.102567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068697v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Moisture Transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the mechanical properties of gelatinized starch granule from bulk suspension characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Engmann</w:t>
+                <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Watzke</w:t>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Forny</w:t>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Meunier</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-022-01325-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565394v1</w:t>
+                <w:t xml:space="preserve">hal-03626461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the rheological properties of the liquid carrier on the in vitro swallowing of solid oral dosage forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathyavageeswaran Shreeram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,103 +1767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of flow, heat transfer and swelling during thermo-mechanical treatment of starch suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.100211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1897,51 +1897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of individual starch granules swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.10150. </w:t>
@@ -2025,602 +2025,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouring of Grains onto Liquid Surfaces: Dispersion or Lump Formation?</w:t>
+                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yi Ong</w:t>
+                <w:t xml:space="preserve">M. Marconati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Engmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spencer Taylor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. S. Burbidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01277⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090966v1</w:t>
+                <w:t xml:space="preserve">hal-02628959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pouring of Grains onto Liquid Surfaces: Dispersion or Lump Formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Burbidge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Xin Yi Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spencer Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (34), pp.11150-11156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628959v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass Transition Accelerates the Spreading of Polar Solvents on a Soluble Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Julien Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pollien</w:t>
+                <w:t xml:space="preserve">Maxime van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Forny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (18), pp.188302 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.188302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123063v1</w:t>
+                <w:t xml:space="preserve">hal-01406913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Transition Accelerates the Spreading of Polar Solvents on a Soluble Polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime van Landeghem</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Forny</w:t>
+                <w:t xml:space="preserve">Philippe Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (18), pp.188302 </w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.143-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.188302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406913v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Wetting on a Thin Film of Soluble Polymer: Effects of Nonlinearities in the Sorption Isotherm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Forny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2859,77 +2859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon; CNRS Grenoble; CNRS / ENS Lyon, Apr 2025, Lyon, France</w:t>
@@ -2952,1278 +2952,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
+              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225640v1</w:t>
+                <w:t xml:space="preserve">hal-05225816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225847v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Rheology and Tribology to Consistencies and Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshops on Molecular Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-AgroParisTech International Centre of Molecular Gastronomy, May 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225757v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225816v1</w:t>
+                <w:t xml:space="preserve">hal-05225847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Menut</w:t>
+                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same syringe flow test performance of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225867v1</w:t>
+                <w:t xml:space="preserve">hal-04523007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Food Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523018v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t>
+                <w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IOP Food Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523035v1</w:t>
+                <w:t xml:space="preserve">hal-04523018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tongue roughness-induced friction during oral processing of food with a custom-manufactured biomimicking tribometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Menut</w:t>
+                <w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, On line, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225912v1</w:t>
+                <w:t xml:space="preserve">hal-04523035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same syringe flow test performance of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Evaluation of tongue roughness-induced friction during oral processing of food with a custom-manufactured biomimicking tribometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523007v1</w:t>
+                <w:t xml:space="preserve">hal-05225912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de mesure rhéologique simples et appliquées, l’exemple des boissons à texture modifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,103 +4261,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSIENT DEM SIMULATION OF STARCH GRANULE SUSPENSION UNDERGOING THERMAL TREATMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4382,90 +4382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for assessing volatiles indoor dispersion through CFD (communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4533,670 +4533,670 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohit Srivastava</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">A.M. Machado Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225408v1</w:t>
+                <w:t xml:space="preserve">hal-05225439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Machado Broch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225439v1</w:t>
+                <w:t xml:space="preserve">hal-05225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same IDDSI syringe flow test performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Development of natural salivary substitutes and evaluation of their rheological properties using an in vitro model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Congres of the European Society for Swallowing Disorders - Deglutology: (re)Connecting in Dysphagia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">12th Congress of European Society of Swallowing Disorders 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843429v1</w:t>
+                <w:t xml:space="preserve">hal-03780659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple rheological tests to assess the swallowing capacity of foods.</w:t>
+                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same IDDSI syringe flow test performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sevilla (Spain), Spain</w:t>
+              <w:t xml:space="preserve">12th Annual Congres of the European Society for Swallowing Disorders - Deglutology: (re)Connecting in Dysphagia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522986v1</w:t>
+                <w:t xml:space="preserve">hal-03843429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of natural salivary substitutes and evaluation of their rheological properties using an in vitro model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Simple rheological tests to assess the swallowing capacity of foods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of European Society of Swallowing Disorders 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. 2022</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780659v1</w:t>
+                <w:t xml:space="preserve">hal-04522986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lubrication on the pharyngeal phase of swallowing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marconati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,103 +5253,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paediatric Solid Oral Dosage Forms for Combination Products: Improving In Vitro Swallowability of Minitablets Using Binary Mixtures with Pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timpe Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kuehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5375,103 +5375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel soft robotic pediatric in vitro swallowing device to gain insights into the swallowability of mini-tablets Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Timpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kuehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5493,64 +5493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of α-amylase and pH on the rheological properties of thickened liquids containing starch in in vitro conditions relevant to oral processing and swallowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boudrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5671,51 +5671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CF9CEDE"/>
+    <w:nsid w:val="1EC751AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5902,51 +5902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-ramaioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0225-6558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ramaioli_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Braile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Melides" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Timpe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuehl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122369" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudrag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12693" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watzke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyavageeswaran Shreeram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jedwab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yi Ong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.188302" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402157d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Raux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cockenpot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400015v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timpe Carsten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-ramaioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0225-6558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ramaioli_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Braile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113753" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudrag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watzke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Melides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Timpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuehl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102567" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyavageeswaran Shreeram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jedwab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yi Ong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.188302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402157d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Raux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cockenpot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400015v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timpe Carsten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>