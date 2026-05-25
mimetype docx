--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ramaioli_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dy9iqz0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,2643 +194,2643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an ultrasound method on a custom-built tribometer to investigate tongue-palate friction during food oral processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 221 (1), pp.117187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained viscous sintering of melting grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Braile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Yu Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 433, pp.119200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a natural salivary substitute to improve the swallowability of semi-solid foods: An in vitro and in vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.110351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of salivary fluid characteristics on the physical features of in vitro bread bolus: from the absence of saliva to artificially simulated hypersalivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 175, pp.113753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing to modulate the texture of starch-based food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 350, pp.111499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal analysis to study the impact of tongue roughness on oral friction mechanisms with a custom-built tribometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35-36, pp.100257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotri.2023.100257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of α‐amylase and pH on the rheological properties of thickened liquids containing starch in in vitro conditions relevant to oral processing and swallowing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Macroscopic Surface Heterogeneities on an Advancing Contact Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Boudrag</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Solomon Melides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12693⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (44), pp.13358-13369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068697v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Moisture Transfer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel soft robotic pediatric in vitro swallowing device to gain insights into the swallowability of mini-tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Watzke</w:t>
+                <w:t xml:space="preserve">Anais Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Forny</w:t>
+                <w:t xml:space="preserve">Carsten Timpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Meunier</w:t>
+                <w:t xml:space="preserve">Peter Kuehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.09.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 629, pp.122369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565394v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Macroscopic Surface Heterogeneities on an Advancing Contact Line</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Heat Transfer and Application to 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c01026⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.102567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612749v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel soft robotic pediatric in vitro swallowing device to gain insights into the swallowability of mini-tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the mechanical properties of gelatinized starch granule from bulk suspension characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lavoisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Timpe</w:t>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kuehl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonie Wagner</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122369⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-022-01325-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882889v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Heat Transfer and Application to 3D Printing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ramaioli</w:t>
+                <w:t xml:space="preserve">Effect of α‐amylase and pH on the rheological properties of thickened liquids containing starch in in vitro conditions relevant to oral processing and swallowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boudrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102567⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (4), pp.550-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153267v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of gelatinized starch granule from bulk suspension characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
+                <w:t xml:space="preserve">Numerical Simulations of Sintering Coupled with Moisture Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+                <w:t xml:space="preserve">J. Engmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">B. Watzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">L. Forny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-022-01325-4⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626461v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the rheological properties of the liquid carrier on the in vitro swallowing of solid oral dosage forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathyavageeswaran Shreeram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jedwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jtxs.12618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of flow, heat transfer and swelling during thermo-mechanical treatment of starch suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ramaioli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.100211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2021.100211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of individual starch granules swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ramaioli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.10150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foostr.2020.100150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pouring of Grains onto Liquid Surfaces: Dispersion or Lump Formation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Burbidge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Xin Yi Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spencer Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (34), pp.11150-11156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628959v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouring of Grains onto Liquid Surfaces: Dispersion or Lump Formation?</w:t>
+                <w:t xml:space="preserve">A review of the approaches to predict the ease of swallowing and post swallow residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yi Ong</w:t>
+                <w:t xml:space="preserve">M. Marconati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Engmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spencer Taylor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. S. Burbidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01277⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090966v1</w:t>
+                <w:t xml:space="preserve">hal-02628959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Transition Accelerates the Spreading of Polar Solvents on a Soluble Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dupas</w:t>
+                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime van Landeghem</w:t>
+                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Forny</w:t>
+                <w:t xml:space="preserve">Philippe Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.188302⟩</w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406913v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for studying the indoor dispersion of aroma through computational fluid dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Glass Transition Accelerates the Spreading of Polar Solvents on a Soluble Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Le Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Maxime van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pollien</w:t>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Forny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.3190⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (18), pp.188302 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.188302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123063v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Wetting on a Thin Film of Soluble Polymer: Effects of Nonlinearities in the Sorption Isotherm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Forny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (40), pp.12572 - 12578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la402157d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wicking in a Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cockenpot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (11), pp.3636-3644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la400015v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2819,1703 +2840,1703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sweet and smooth spot: Unravelling the complex relationship between structure and texture in blended soy-dairy beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon; CNRS Grenoble; CNRS / ENS Lyon, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225816v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225757v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Rheology and Tribology to Consistencies and Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bou Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshops on Molecular Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-AgroParisTech International Centre of Molecular Gastronomy, May 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-of-its-kind Soft Robotic Masticator that, combining in vitro mastication and swallowing, is capable of simulating food intra-oral manipulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A first-of-its-kind 3D Artificial Mouth Capable of Reproducing the Oral Processing of Soft Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Swallowing Disorders 2024 14th Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225640v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent can food texture perception be explained in terms of food rheological and tribological properties ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From food rheology and tribology to consistency and texture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIII Italian Society of Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Napoli “Federico II”; Università della Campania “Luigi Vanvitelli”; Eni Versalis, Sep 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225847v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same syringe flow test performance of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">IOP Food Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523007v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225867v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple theory to describe the volume of fluid flowing in a syringe under gravity: Application to the syringe flow test of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Food Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523018v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement de fluides non-Newtoniens dans une seringue sous l’effet de la gravité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+                <w:t xml:space="preserve">Evaluation of tongue roughness-induced friction during oral processing of food with a custom-manufactured biomimicking tribometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523035v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tongue roughness-induced friction during oral processing of food with a custom-manufactured biomimicking tribometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same syringe flow test performance of the International Dysphagia Diet Standardisation initiative (IDDSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, On line, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225912v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de mesure rhéologique simples et appliquées, l’exemple des boissons à texture modifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSIENT DEM SIMULATION OF STARCH GRANULE SUSPENSION UNDERGOING THERMAL TREATMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesh Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for assessing volatiles indoor dispersion through CFD (communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. pp.0405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,711 +4546,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225439v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Machado Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225408v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of natural salivary substitutes and evaluation of their rheological properties using an in vitro model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simple rheological tests to assess the swallowing capacity of foods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of European Society of Swallowing Disorders 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. 2022</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780659v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple theory helps identifying which different rheological properties can result in the same IDDSI syringe flow test performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual Congres of the European Society for Swallowing Disorders - Deglutology: (re)Connecting in Dysphagia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple rheological tests to assess the swallowing capacity of foods.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of natural salivary substitutes and evaluation of their rheological properties using an in vitro model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Sevilla (Spain), Spain</w:t>
+              <w:t xml:space="preserve">12th Congress of European Society of Swallowing Disorders 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522986v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lubrication on the pharyngeal phase of swallowing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marconati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5239,371 +5260,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paediatric Solid Oral Dosage Forms for Combination Products: Improving In Vitro Swallowability of Minitablets Using Binary Mixtures with Pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timpe Carsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kuehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel soft robotic pediatric in vitro swallowing device to gain insights into the swallowability of mini-tablets Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Avila-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Timpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kuehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of α-amylase and pH on the rheological properties of thickened liquids containing starch in in vitro conditions relevant to oral processing and swallowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boudrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ramaioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5671,51 +5692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EC751AB"/>
+    <w:nsid w:val="C107E456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5902,51 +5923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-ramaioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0225-6558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ramaioli_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Braile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113753" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudrag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watzke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Melides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Timpe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuehl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102567" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyavageeswaran Shreeram" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jedwab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yi Ong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.188302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402157d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Raux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cockenpot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400015v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timpe Carsten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marco-ramaioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0225-6558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ramaioli_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dy9iqz0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Braile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119200" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bou Fadel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110351" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Avila-Sierra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decerle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113753" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramaioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Melides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Timpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122369" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesh Palanisamy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01325-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudrag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12693" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watzke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathyavageeswaran Shreeram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jedwab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2021.100211" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2020.100150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03090966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yi Ong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01277" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Burbidge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.02.045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Page" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pollien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3190" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Forny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.188302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402157d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00994467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Raux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cockenpot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400015v" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bussiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kobayashi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lepage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timpe Carsten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>